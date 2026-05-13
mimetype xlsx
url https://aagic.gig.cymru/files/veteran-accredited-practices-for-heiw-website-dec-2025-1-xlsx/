--- v0 (2026-04-20)
+++ v1 (2026-05-13)
@@ -1,172 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30015"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ay237433\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nhswales365-my.sharepoint.com/personal/jonathan_bannister2_wales_nhs_uk/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6E8AE760-DFF5-4DA9-B8A0-950EE0A36426}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{8FDC8B61-B3DD-41BF-8BC2-20A9A4610816}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{FD807922-AEF0-4176-BDE5-54299EC4A6A2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2ABFC075-DF30-4425-89DF-8F1123523B4D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$66</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="205">
   <si>
-    <t>HB</t>
+    <t>Health Board</t>
   </si>
   <si>
     <t>Practice Name</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
     <t xml:space="preserve">Named Clinical Lead </t>
   </si>
   <si>
-    <t>Accreditation date</t>
+    <t>Accredited date</t>
   </si>
   <si>
     <t>Aneurin Bevan University Health Board</t>
   </si>
   <si>
     <t>Oak Strreet Surgery, Cwmbran</t>
   </si>
   <si>
     <t>NP44 3LT</t>
   </si>
   <si>
     <t xml:space="preserve">Dr David Millar-Jones </t>
   </si>
   <si>
+    <t>Dixton Road Surgery, Monmouth</t>
+  </si>
+  <si>
+    <t>NP25 3PL</t>
+  </si>
+  <si>
+    <t>Dr Brian Harries</t>
+  </si>
+  <si>
+    <t>St Pauls Clinic</t>
+  </si>
+  <si>
+    <t>NP40 4EJ</t>
+  </si>
+  <si>
+    <t>Aaron Lockitt, Paramedic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ringland Medical Centre </t>
+  </si>
+  <si>
+    <t>NP19 9PS</t>
+  </si>
+  <si>
+    <t>Dr Sarah Morgan</t>
+  </si>
+  <si>
+    <t>The Rogerstone Practice, Rogerstone, Newport</t>
+  </si>
+  <si>
+    <t>NP10 9DU</t>
+  </si>
+  <si>
+    <t>Dr Jennifer Andrews</t>
+  </si>
+  <si>
+    <t>St Lukes Surgery</t>
+  </si>
+  <si>
+    <t>NP11 5GX</t>
+  </si>
+  <si>
+    <t>Dr Susanne Emde</t>
+  </si>
+  <si>
     <t>Cwmbran Village Surgery</t>
   </si>
   <si>
     <t>NP44 3JS</t>
   </si>
   <si>
     <t>Dr Chris Price</t>
   </si>
   <si>
-    <t>Dixton Road Surgery, Monmouth</t>
-[...43 lines deleted...]
-  <si>
     <t>Betsi Cadwaladr University Health Board</t>
   </si>
   <si>
     <t>Chirk Surgery, Wrexham</t>
   </si>
   <si>
     <t>LL14 5DH</t>
   </si>
   <si>
     <t>Dr Elizabeth Thompson</t>
   </si>
   <si>
     <t>Penybont Surgery, St Asaph, Denbighshire</t>
   </si>
   <si>
     <t>LL17 0LU</t>
   </si>
   <si>
     <t>Dr Adam Abraham</t>
   </si>
   <si>
     <t>Middle Lane Surgery, Middle Lane, Denbigh</t>
   </si>
   <si>
     <t>LL16 3UW</t>
@@ -273,51 +275,51 @@
   <si>
     <t>CF14 9BB</t>
   </si>
   <si>
     <t>Dr Charlotte Wilson</t>
   </si>
   <si>
     <t xml:space="preserve">Four Elms Medical Centre, Pengam Green </t>
   </si>
   <si>
     <t>CF24 2HB</t>
   </si>
   <si>
     <t>The Practice of Health, Barry</t>
   </si>
   <si>
     <t>CF63 1BA</t>
   </si>
   <si>
     <t>Dr Matthew Crouch</t>
   </si>
   <si>
     <t>Butetown Health Centre, Cardiff.</t>
   </si>
   <si>
-    <t xml:space="preserve"> CF10 5HW</t>
+    <t>CF10 5HW</t>
   </si>
   <si>
     <t>Roath House Surgery, Cardiff</t>
   </si>
   <si>
     <t>CF23 5RH</t>
   </si>
   <si>
     <t xml:space="preserve">Becky Wright, Nurse </t>
   </si>
   <si>
     <t xml:space="preserve">Bishops Road Medical Centre </t>
   </si>
   <si>
     <t>CF14 1LT</t>
   </si>
   <si>
     <t>Dr Jassim Ali</t>
   </si>
   <si>
     <t>Cardiff and Vale Health Inclusion Service</t>
   </si>
   <si>
     <t>CF24 0SZ</t>
   </si>
@@ -432,123 +434,132 @@
   <si>
     <t>CF37 2AA</t>
   </si>
   <si>
     <t>Dr Sian Thomas</t>
   </si>
   <si>
     <t>Newpark Surgery , Talbot Green</t>
   </si>
   <si>
     <t>CF72 8AJ</t>
   </si>
   <si>
     <t>Dr Lee Thomas</t>
   </si>
   <si>
     <t>Tylorstown Surgery, Tylorstown.</t>
   </si>
   <si>
     <t>CF43 3HB</t>
   </si>
   <si>
     <t>Dr David Williams</t>
   </si>
   <si>
+    <t>Bridgend Group Practice, Ashfield Surgery.</t>
+  </si>
+  <si>
+    <t>CF31 3NW</t>
+  </si>
+  <si>
+    <t>Elizabeth Dunn,  ANP</t>
+  </si>
+  <si>
     <t>Hywel Dda University Health Board</t>
   </si>
   <si>
-    <t>Winch Lane Surgery, Haverfordwest</t>
+    <t>Meddygfa Minafon, Kidwelly, Carmarthenshire</t>
+  </si>
+  <si>
+    <t>SA17 4UL</t>
+  </si>
+  <si>
+    <t>Alexander Maiello, Physician Associate</t>
+  </si>
+  <si>
+    <t>Ystwyth Primary Care Centre, Llanbadarn Fawr</t>
+  </si>
+  <si>
+    <t>SY23 3TL</t>
+  </si>
+  <si>
+    <t>Michelle Hopewell, Nurse</t>
+  </si>
+  <si>
+    <t>Northfield, Narberth Surgery</t>
+  </si>
+  <si>
+    <t>SA67 7AA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr Paul Crawford </t>
+  </si>
+  <si>
+    <t>Fishguard Health Centre, Fishguard.</t>
+  </si>
+  <si>
+    <t>SA65 9BT</t>
+  </si>
+  <si>
+    <t>Dr John Collier</t>
+  </si>
+  <si>
+    <t>Robert Street Surgery, Milford Haven</t>
+  </si>
+  <si>
+    <t>SA73 2JW</t>
+  </si>
+  <si>
+    <t>Dr Ben Aubrey</t>
+  </si>
+  <si>
+    <t>Coalbrook Surgery, Pontyberem</t>
+  </si>
+  <si>
+    <t>SA15 5HU</t>
+  </si>
+  <si>
+    <t>Helen Onyenali, Community Care Nurse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meddygfa Borth Surgery </t>
+  </si>
+  <si>
+    <t>SY24 5JE</t>
+  </si>
+  <si>
+    <t>Dr Joseph Akporokah</t>
+  </si>
+  <si>
+    <t>Winch Lane Surgery</t>
   </si>
   <si>
     <t>SA61 1RN</t>
   </si>
   <si>
-    <t>Dr Anthony Dew</t>
-[...62 lines deleted...]
-    <t>Joseph Akporokah</t>
+    <t>Dr Chun Kit Poh</t>
   </si>
   <si>
     <t>Powys Teaching Health Board</t>
   </si>
   <si>
     <t>Dyfi Valley Health , Machynlleth</t>
   </si>
   <si>
     <t>SY20 8AD</t>
   </si>
   <si>
     <t>Hannah Meredith</t>
   </si>
   <si>
     <t>Brecon Medical Group</t>
   </si>
   <si>
     <t>LD3 8AH</t>
   </si>
   <si>
     <t xml:space="preserve">Dr Julie Keely </t>
   </si>
   <si>
     <t>Montgomery Medical Practice, Montgomery</t>
   </si>
@@ -564,400 +575,336 @@
   <si>
     <t>SY16 1EF</t>
   </si>
   <si>
     <t>Dr Aaron Dean</t>
   </si>
   <si>
     <t xml:space="preserve">Crickhowell Medical Practice </t>
   </si>
   <si>
     <t>NP8 1AG</t>
   </si>
   <si>
     <t>Dr Rachel Davies</t>
   </si>
   <si>
     <t>Presteigne Medical Centre, Presteigne</t>
   </si>
   <si>
     <t>LD8 2RJ</t>
   </si>
   <si>
     <t>Dr Christian Targett</t>
   </si>
   <si>
-    <t xml:space="preserve">Ty Henry Vaughn, Brecon
-</t>
+    <t>Ty Henry Vaughn, Brecon</t>
   </si>
   <si>
     <t> LD3 8AH</t>
   </si>
   <si>
     <t>Dr James Lloyd</t>
   </si>
   <si>
     <t>Swansea Bay University Health Board</t>
   </si>
   <si>
+    <t>Brynhyfryd Surgery, Swansea</t>
+  </si>
+  <si>
+    <t>SA5 9EB</t>
+  </si>
+  <si>
+    <t>Dr Marged Jenkins</t>
+  </si>
+  <si>
+    <t>Tyr Felin Surgery, Gorseinon</t>
+  </si>
+  <si>
+    <t>SA4 4BY</t>
+  </si>
+  <si>
+    <t>Dr Tharani Yogeswara</t>
+  </si>
+  <si>
+    <t>Castle Surgery, Neath/Port Talbot</t>
+  </si>
+  <si>
+    <t>SA11 3EW</t>
+  </si>
+  <si>
+    <t>Dr Collette McNally</t>
+  </si>
+  <si>
+    <t>Nicholl St Medical Centre, Swansea</t>
+  </si>
+  <si>
+    <t>SA1 6AY</t>
+  </si>
+  <si>
+    <t>Hayley Glover, Nurse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SA1 Medical Centre </t>
+  </si>
+  <si>
+    <t>SA1 8QY</t>
+  </si>
+  <si>
+    <t>Dr Eleri Howells</t>
+  </si>
+  <si>
+    <t>Gowerton Estuary Practice</t>
+  </si>
+  <si>
+    <t>SA4 3ED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dr Nesta Hughes </t>
+  </si>
+  <si>
+    <t>Princess street surgery, Gorseinon</t>
+  </si>
+  <si>
+    <t>SA4 4US</t>
+  </si>
+  <si>
+    <t>Dr Rebecca Earland</t>
+  </si>
+  <si>
     <t>Fforestfach Medical Centre, Swansea</t>
   </si>
   <si>
     <t>SA5 5AA</t>
   </si>
   <si>
     <t>Dr Daniel Pacitti</t>
-  </si>
-[...70 lines deleted...]
-    <t>Dr Elizabeth Dunn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...2 lines deleted...]
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...48 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF474747"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF202124"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF212B32"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF222222"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF1F1F1F"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF474747"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <fgColor theme="3" tint="0.89999084444715716"/>
+        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...33 lines deleted...]
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -965,51 +912,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1017,51 +964,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1076,65 +1023,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -1155,1381 +1102,1400 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DC7743B3-7A7E-40A0-B2ED-129C8BF2DB08}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DD7B04F-1B76-4E0F-89D6-66400CAC7435}">
   <dimension ref="A1:E66"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="G44" sqref="G44"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="J10" sqref="J10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
-    <col min="1" max="1" width="38.5546875" bestFit="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="12.44140625" customWidth="1"/>
+    <col min="1" max="1" width="43.140625" customWidth="1"/>
+    <col min="2" max="2" width="46" customWidth="1"/>
+    <col min="3" max="3" width="12.140625" customWidth="1"/>
+    <col min="4" max="4" width="33.5703125" customWidth="1"/>
+    <col min="5" max="5" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="14" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="C1" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="1" t="s">
+      <c r="D1" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="11" t="s">
+      <c r="E1" s="15" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:5">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="2" t="s">
+      <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="16">
-[...4 lines deleted...]
-      <c r="A3" s="2" t="s">
+      <c r="E2" s="3">
+        <v>45049</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="3" t="s">
+      <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="16">
-[...4 lines deleted...]
-      <c r="A4" t="s">
+      <c r="E3" s="3">
+        <v>45247</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B4" t="s">
+      <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="C4" t="s">
+      <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="E4" s="17">
-[...4 lines deleted...]
-      <c r="A5" t="s">
+      <c r="E4" s="3">
+        <v>45580</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B5" t="s">
+      <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="C5" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="17">
-[...4 lines deleted...]
-      <c r="A6" t="s">
+      <c r="E5" s="3">
+        <v>45607</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C6" s="13" t="s">
+      <c r="C6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
+      <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="17">
-[...4 lines deleted...]
-      <c r="A7" t="s">
+      <c r="E6" s="3">
+        <v>45916</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="14" t="s">
+      <c r="C7" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
+      <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E7" s="19">
-[...4 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="E7" s="3">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="24" t="s">
+      <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="C8" s="14" t="s">
+      <c r="C8" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="D8" s="2" t="s">
+      <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="25">
-[...4 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="E8" s="3">
+        <v>46080</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C9" s="3" t="s">
+      <c r="C9" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E9" s="16">
+      <c r="E9" s="3">
         <v>45091</v>
       </c>
     </row>
-    <row r="10" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A10" s="2" t="s">
+    <row r="10" spans="1:5">
+      <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B10" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C10" s="3" t="s">
+      <c r="C10" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="D10" s="2" t="s">
+      <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E10" s="16">
+      <c r="E10" s="3">
         <v>45092</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A11" s="2" t="s">
+    <row r="11" spans="1:5">
+      <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B11" s="3" t="s">
+      <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="C11" s="3" t="s">
+      <c r="C11" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="D11" s="3" t="s">
+      <c r="D11" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E11" s="7">
         <v>45105</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A12" s="2" t="s">
+    <row r="12" spans="1:5">
+      <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="3" t="s">
+      <c r="C12" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="D12" s="2" t="s">
+      <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="E12" s="16">
+      <c r="E12" s="3">
         <v>45124</v>
       </c>
     </row>
-    <row r="13" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A13" s="2" t="s">
+    <row r="13" spans="1:5">
+      <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B13" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C13" s="3" t="s">
+      <c r="C13" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="D13" s="2" t="s">
+      <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="E13" s="17">
+      <c r="E13" s="3">
         <v>45168</v>
       </c>
     </row>
-    <row r="14" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A14" s="2" t="s">
+    <row r="14" spans="1:5">
+      <c r="A14" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="D14" s="2" t="s">
+      <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E14" s="17">
+      <c r="E14" s="3">
         <v>45195</v>
       </c>
     </row>
-    <row r="15" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A15" s="2" t="s">
+    <row r="15" spans="1:5">
+      <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B15" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C15" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="D15" s="2" t="s">
+      <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="E15" s="17">
+      <c r="E15" s="3">
         <v>45216</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A16" s="2" t="s">
+    <row r="16" spans="1:5">
+      <c r="A16" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="D16" s="2" t="s">
+      <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="E16" s="17">
+      <c r="E16" s="3">
         <v>45216</v>
       </c>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A17" s="2" t="s">
+    <row r="17" spans="1:5">
+      <c r="A17" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B17" t="s">
+      <c r="B17" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="C17" t="s">
+      <c r="C17" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D17" t="s">
+      <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="E17" s="17">
+      <c r="E17" s="3">
         <v>45378</v>
       </c>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A18" t="s">
+    <row r="18" spans="1:5">
+      <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B18" t="s">
+      <c r="B18" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C18" t="s">
+      <c r="C18" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="D18" t="s">
+      <c r="D18" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="E18" s="17">
+      <c r="E18" s="3">
         <v>45461</v>
       </c>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A19" s="2" t="s">
+    <row r="19" spans="1:5">
+      <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C19" s="14" t="s">
+      <c r="C19" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="D19" s="2" t="s">
+      <c r="D19" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="E19" s="17">
+      <c r="E19" s="3">
         <v>45755</v>
       </c>
     </row>
-    <row r="20" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A20" s="20" t="s">
+    <row r="20" spans="1:5">
+      <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="20" t="s">
+      <c r="B20" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="20" t="s">
+      <c r="C20" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D20" s="21" t="s">
+      <c r="D20" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="E20" s="22">
+      <c r="E20" s="3">
         <v>45961</v>
       </c>
     </row>
-    <row r="21" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A21" s="2" t="s">
+    <row r="21" spans="1:5">
+      <c r="A21" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="B21" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="C21" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="D21" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E21" s="16">
+      <c r="E21" s="3">
         <v>45083</v>
       </c>
     </row>
-    <row r="22" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A22" s="2" t="s">
+    <row r="22" spans="1:5">
+      <c r="A22" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B22" s="2" t="s">
+      <c r="B22" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="C22" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="E22" s="16">
+      <c r="E22" s="3">
         <v>45085</v>
       </c>
     </row>
-    <row r="23" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A23" s="2" t="s">
+    <row r="23" spans="1:5">
+      <c r="A23" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B23" s="2" t="s">
+      <c r="B23" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C23" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="D23" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="16">
+      <c r="D23" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" s="3">
         <v>45119</v>
       </c>
     </row>
-    <row r="24" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A24" s="2" t="s">
+    <row r="24" spans="1:5">
+      <c r="A24" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="B24" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C24" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="D24" s="2" t="s">
+      <c r="D24" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E24" s="3">
         <v>45141</v>
       </c>
     </row>
-    <row r="25" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A25" s="2" t="s">
+    <row r="25" spans="1:5">
+      <c r="A25" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B25" s="2" t="s">
+      <c r="B25" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="C25" t="s">
+      <c r="C25" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="D25" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E25" s="17">
+      <c r="D25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="3">
         <v>45233</v>
       </c>
     </row>
-    <row r="26" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A26" t="s">
+    <row r="26" spans="1:5">
+      <c r="A26" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B26" t="s">
+      <c r="B26" s="1" t="s">
         <v>78</v>
       </c>
-      <c r="C26" t="s">
+      <c r="C26" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D26" t="s">
+      <c r="D26" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="E26" s="17">
+      <c r="E26" s="3">
         <v>45337</v>
       </c>
     </row>
-    <row r="27" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A27" t="s">
+    <row r="27" spans="1:5">
+      <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B27" t="s">
+      <c r="B27" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="C27" t="s">
+      <c r="C27" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="D27" t="s">
+      <c r="D27" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="E27" s="17">
+      <c r="E27" s="3">
         <v>45604</v>
       </c>
     </row>
-    <row r="28" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A28" t="s">
+    <row r="28" spans="1:5">
+      <c r="A28" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B28" t="s">
+      <c r="B28" s="1" t="s">
         <v>84</v>
       </c>
-      <c r="C28" s="14" t="s">
+      <c r="C28" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="D28" s="2" t="s">
+      <c r="D28" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="3">
         <v>45659</v>
       </c>
     </row>
-    <row r="29" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A29" t="s">
+    <row r="29" spans="1:5">
+      <c r="A29" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B29" t="s">
+      <c r="B29" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="C29" s="14" t="s">
+      <c r="C29" s="6" t="s">
         <v>88</v>
       </c>
-      <c r="D29" s="2" t="s">
+      <c r="D29" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="3">
         <v>45667</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A30" t="s">
+    <row r="30" spans="1:5">
+      <c r="A30" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="15" t="s">
+      <c r="B30" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="C30" s="14" t="s">
+      <c r="C30" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="D30" t="s">
+      <c r="D30" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E30" s="17">
+      <c r="E30" s="3">
         <v>45678</v>
       </c>
     </row>
-    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A31" t="s">
+    <row r="31" spans="1:5">
+      <c r="A31" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B31" s="15" t="s">
+      <c r="B31" s="5" t="s">
         <v>93</v>
       </c>
-      <c r="C31" s="14" t="s">
+      <c r="C31" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="D31" t="s">
+      <c r="D31" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E31" s="3">
         <v>45714</v>
       </c>
     </row>
-    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A32" t="s">
+    <row r="32" spans="1:5">
+      <c r="A32" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B32" s="15" t="s">
+      <c r="B32" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="C32" s="14" t="s">
+      <c r="C32" s="6" t="s">
         <v>97</v>
       </c>
-      <c r="D32" t="s">
+      <c r="D32" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="E32" s="17">
+      <c r="E32" s="3">
         <v>45783</v>
       </c>
     </row>
-    <row r="33" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A33" t="s">
+    <row r="33" spans="1:5">
+      <c r="A33" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B33" s="15" t="s">
+      <c r="B33" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C33" s="14" t="s">
+      <c r="C33" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="D33" t="s">
+      <c r="D33" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="E33" s="17">
+      <c r="E33" s="3">
         <v>45849</v>
       </c>
     </row>
-    <row r="34" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A34" s="20" t="s">
+    <row r="34" spans="1:5">
+      <c r="A34" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B34" s="20" t="s">
+      <c r="B34" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C34" s="20" t="s">
+      <c r="C34" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D34" s="20" t="s">
+      <c r="D34" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="E34" s="22">
+      <c r="E34" s="3">
         <v>45931</v>
       </c>
     </row>
-    <row r="35" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A35" s="2" t="s">
+    <row r="35" spans="1:5">
+      <c r="A35" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B35" s="2" t="s">
+      <c r="B35" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C35" s="5" t="s">
+      <c r="C35" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="D35" s="2" t="s">
+      <c r="D35" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="E35" s="16">
+      <c r="E35" s="3">
         <v>45049</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A36" s="2" t="s">
+    <row r="36" spans="1:5">
+      <c r="A36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B36" s="2" t="s">
+      <c r="B36" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C36" s="2" t="s">
+      <c r="C36" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="D36" s="2" t="s">
+      <c r="D36" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="E36" s="16">
+      <c r="E36" s="3">
         <v>45079</v>
       </c>
     </row>
-    <row r="37" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A37" s="2" t="s">
+    <row r="37" spans="1:5">
+      <c r="A37" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="B37" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="C37" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="E37" s="17">
+      <c r="E37" s="3">
         <v>45139</v>
       </c>
     </row>
-    <row r="38" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A38" s="2" t="s">
+    <row r="38" spans="1:5">
+      <c r="A38" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B38" s="2" t="s">
+      <c r="B38" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C38" s="9" t="s">
         <v>117</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="E38" s="17">
+      <c r="E38" s="3">
         <v>45182</v>
       </c>
     </row>
-    <row r="39" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A39" s="2" t="s">
+    <row r="39" spans="1:5">
+      <c r="A39" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B39" t="s">
+      <c r="B39" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C39" t="s">
+      <c r="C39" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="D39" t="s">
+      <c r="D39" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="E39" s="17">
+      <c r="E39" s="3">
         <v>45224</v>
       </c>
     </row>
-    <row r="40" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A40" t="s">
+    <row r="40" spans="1:5">
+      <c r="A40" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B40" t="s">
+      <c r="B40" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C40" t="s">
+      <c r="C40" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="D40" t="s">
+      <c r="D40" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="E40" s="17">
+      <c r="E40" s="3">
         <v>45355</v>
       </c>
     </row>
-    <row r="41" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A41" s="2" t="s">
+    <row r="41" spans="1:5">
+      <c r="A41" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B41" s="15" t="s">
+      <c r="B41" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="C41" t="s">
+      <c r="C41" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="D41" t="s">
+      <c r="D41" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="E41" s="17">
+      <c r="E41" s="3">
         <v>45747</v>
       </c>
     </row>
-    <row r="42" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A42" s="2" t="s">
+    <row r="42" spans="1:5">
+      <c r="A42" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B42" t="s">
+      <c r="B42" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C42" s="14" t="s">
+      <c r="C42" s="6" t="s">
         <v>128</v>
       </c>
-      <c r="D42" t="s">
+      <c r="D42" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="E42" s="17">
+      <c r="E42" s="3">
         <v>45757</v>
       </c>
     </row>
-    <row r="43" spans="1:5" x14ac:dyDescent="0.3">
-      <c r="A43" s="2" t="s">
+    <row r="43" spans="1:5">
+      <c r="A43" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B43" t="s">
+      <c r="B43" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E43" s="3">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5">
+      <c r="A44" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>135</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E44" s="3">
+        <v>45104</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5">
+      <c r="A45" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="E45" s="3">
+        <v>45322</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5">
+      <c r="A46" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="E46" s="3">
+        <v>45617</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5">
+      <c r="A47" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C47" s="6" t="s">
+        <v>144</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="E47" s="3">
+        <v>45688</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>146</v>
+      </c>
+      <c r="C48" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E48" s="3">
+        <v>45776</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="C49" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="E49" s="3">
+        <v>45849</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5">
+      <c r="A50" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C50" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="E50" s="3">
+        <v>45977</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D51" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="E51" s="3">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5">
+      <c r="A52" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>160</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="E52" s="3">
+        <v>45089</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5">
+      <c r="A53" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="E53" s="3">
+        <v>45109</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5">
+      <c r="A54" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C54" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E54" s="3">
+        <v>45174</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5">
+      <c r="A55" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="E55" s="3">
+        <v>45238</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5">
+      <c r="A56" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="E56" s="3">
+        <v>45394</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5">
+      <c r="A57" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="E57" s="3">
+        <v>45671</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5">
+      <c r="A58" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C58" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="E58" s="3">
+        <v>45707</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5">
+      <c r="A59" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C59" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="E59" s="3">
+        <v>45081</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5">
+      <c r="A60" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="C60" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E60" s="3">
+        <v>45105</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5">
+      <c r="A61" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C61" s="9" t="s">
+        <v>188</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="E61" s="3">
+        <v>45117</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5">
+      <c r="A62" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E62" s="3">
+        <v>45140</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5">
+      <c r="A63" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="E63" s="3">
+        <v>45399</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5">
+      <c r="A64" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="E64" s="3">
+        <v>45430</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5">
+      <c r="A65" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B65" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="C65" s="6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="E65" s="3">
+        <v>45895</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5">
+      <c r="A66" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B66" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="C43" s="14" t="s">
+      <c r="C66" s="9" t="s">
         <v>203</v>
       </c>
-      <c r="D43" t="s">
+      <c r="D66" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="E43" s="17">
-[...391 lines deleted...]
-        <v>45895</v>
+      <c r="E66" s="3">
+        <v>46111</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E64">
-[...4 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008F1A18BA63FD58429B5265CC94F4A10D" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="eccd6988a673d3d2e8c6dc886995d332">
-[...2 lines deleted...]
-    <xsd:import namespace="816248d0-53f4-4a2a-9832-1923643bd28a"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F12399761264E54981E278C1F62E21B5" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a45ec73e2c3dcb583be34c5c5a97811">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b9f66b55-201f-4f61-b679-2e6853faff47" xmlns:ns3="b7d8a916-f66b-4128-afa2-e6db34bc92b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f886c2b9f57113df7e7ab3cc4588c5dc" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="b9f66b55-201f-4f61-b679-2e6853faff47"/>
+    <xsd:import namespace="b7d8a916-f66b-4128-afa2-e6db34bc92b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...13 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9ef96922-22b1-4c5a-a191-266165c5ccc2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="22" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b9f66b55-201f-4f61-b679-2e6853faff47" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b7d8a916-f66b-4128-afa2-e6db34bc92b9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee3c3a93-b31d-4e32-bcba-0960a5f06db6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="9ef96922-22b1-4c5a-a191-266165c5ccc2">
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f6b5a6a1-64ea-4d36-865d-02b2fa01fcdf}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b7d8a916-f66b-4128-afa2-e6db34bc92b9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="816248d0-53f4-4a2a-9832-1923643bd28a" elementFormDefault="qualified">
-[...66 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2575,134 +2541,91 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...3 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="9ef96922-22b1-4c5a-a191-266165c5ccc2" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="816248d0-53f4-4a2a-9832-1923643bd28a">
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b9f66b55-201f-4f61-b679-2e6853faff47">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="b7d8a916-f66b-4128-afa2-e6db34bc92b9" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A34BA45-9574-436D-B2FF-FF0EF43132CC}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D98044A4-4E07-432E-97E6-C0EE054A73BA}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0AEE480-4F20-4C48-8D38-13FCEAF9CF24}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3D74F6B-72F0-4B6F-8B8F-6B9C992200BC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B21CACDD-2D29-479A-A6AF-141C754B3C45}">
-[...6 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1834551A-9B8E-4302-860A-32DF5DD6E925}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Hilary Thomas</dc:creator>
+  <dc:creator>Jonathan Bannister (HEIW)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101008F1A18BA63FD58429B5265CC94F4A10D</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr/>
+    <vt:lpwstr>0x010100F12399761264E54981E278C1F62E21B5</vt:lpwstr>
   </property>
 </Properties>
 </file>