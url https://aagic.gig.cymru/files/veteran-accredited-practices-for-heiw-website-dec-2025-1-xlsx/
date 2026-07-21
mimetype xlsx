--- v1 (2026-05-13)
+++ v2 (2026-07-21)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30015"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nhswales365-my.sharepoint.com/personal/jonathan_bannister2_wales_nhs_uk/Documents/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ay237433\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8FDC8B61-B3DD-41BF-8BC2-20A9A4610816}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C49BF13E-8BDE-4590-82D2-4535E9E34D99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2ABFC075-DF30-4425-89DF-8F1123523B4D}"/>
+    <workbookView xWindow="-11100" yWindow="12912" windowWidth="23256" windowHeight="13896" xr2:uid="{2ABFC075-DF30-4425-89DF-8F1123523B4D}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
@@ -365,59 +365,50 @@
   <si>
     <t>Llantwit Major and Coastal Vale Medical Practice</t>
   </si>
   <si>
     <t>CF61 1ST</t>
   </si>
   <si>
     <t>Dr Francesca Martin</t>
   </si>
   <si>
     <t>Cardiff and Vale University Health Board</t>
   </si>
   <si>
     <t>Western Vale Family Practice, Cowbridge</t>
   </si>
   <si>
     <t>CF71 7DA</t>
   </si>
   <si>
     <t>Dr Andrew Yarlett</t>
   </si>
   <si>
     <t>Cwm Taf University Health Board</t>
   </si>
   <si>
-    <t>Forest View Medical Centre, Treorchy</t>
-[...7 lines deleted...]
-  <si>
     <t>The Medical Centre, Pencoed.</t>
   </si>
   <si>
     <t>CF35 5PF</t>
   </si>
   <si>
     <t>Sister Ellie Wilson</t>
   </si>
   <si>
     <t>Ferndale Maerdy MGP, Ferndale</t>
   </si>
   <si>
     <t>CF43 4DD</t>
   </si>
   <si>
     <t>Dr Heena Singhal</t>
   </si>
   <si>
     <t xml:space="preserve">New Surgery, Pencoed, Bridgend </t>
   </si>
   <si>
     <t>CF35 6YP</t>
   </si>
   <si>
     <t>Dr Marie Cadman</t>
@@ -536,53 +527,50 @@
   <si>
     <t>SA61 1RN</t>
   </si>
   <si>
     <t>Dr Chun Kit Poh</t>
   </si>
   <si>
     <t>Powys Teaching Health Board</t>
   </si>
   <si>
     <t>Dyfi Valley Health , Machynlleth</t>
   </si>
   <si>
     <t>SY20 8AD</t>
   </si>
   <si>
     <t>Hannah Meredith</t>
   </si>
   <si>
     <t>Brecon Medical Group</t>
   </si>
   <si>
     <t>LD3 8AH</t>
   </si>
   <si>
-    <t xml:space="preserve">Dr Julie Keely </t>
-[...1 lines deleted...]
-  <si>
     <t>Montgomery Medical Practice, Montgomery</t>
   </si>
   <si>
     <t>SY15 6PF</t>
   </si>
   <si>
     <t>Alex Strivens-Joyce, Physician Associate</t>
   </si>
   <si>
     <t>Newtown Medical Practice, Newtown</t>
   </si>
   <si>
     <t>SY16 1EF</t>
   </si>
   <si>
     <t>Dr Aaron Dean</t>
   </si>
   <si>
     <t xml:space="preserve">Crickhowell Medical Practice </t>
   </si>
   <si>
     <t>NP8 1AG</t>
   </si>
   <si>
     <t>Dr Rachel Davies</t>
@@ -657,57 +645,69 @@
     <t>Gowerton Estuary Practice</t>
   </si>
   <si>
     <t>SA4 3ED</t>
   </si>
   <si>
     <t xml:space="preserve">Dr Nesta Hughes </t>
   </si>
   <si>
     <t>Princess street surgery, Gorseinon</t>
   </si>
   <si>
     <t>SA4 4US</t>
   </si>
   <si>
     <t>Dr Rebecca Earland</t>
   </si>
   <si>
     <t>Fforestfach Medical Centre, Swansea</t>
   </si>
   <si>
     <t>SA5 5AA</t>
   </si>
   <si>
     <t>Dr Daniel Pacitti</t>
+  </si>
+  <si>
+    <t>Dr Randeep Matharu</t>
+  </si>
+  <si>
+    <t>Pendre Surgery, Mold</t>
+  </si>
+  <si>
+    <t>CH7 1SS</t>
+  </si>
+  <si>
+    <t>Dr Emma Poyder</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1137,1202 +1137,1224 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DD7B04F-1B76-4E0F-89D6-66400CAC7435}">
   <dimension ref="A1:E66"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="J10" sqref="J10"/>
+      <selection activeCell="J51" sqref="J51"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.140625" customWidth="1"/>
     <col min="2" max="2" width="46" customWidth="1"/>
     <col min="3" max="3" width="12.140625" customWidth="1"/>
     <col min="4" max="4" width="33.5703125" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="14" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="14" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="15" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="E2" s="3">
         <v>45049</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="E3" s="3">
         <v>45247</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3">
         <v>45580</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="3">
         <v>45607</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="3">
         <v>45916</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="3">
         <v>46022</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="3">
         <v>46080</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="3">
         <v>45091</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>32</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="3">
         <v>45092</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E11" s="7">
         <v>45105</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>39</v>
       </c>
       <c r="E12" s="3">
         <v>45124</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="E13" s="3">
         <v>45168</v>
       </c>
     </row>
-    <row r="14" spans="1:5">
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="8" t="s">
         <v>44</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="E14" s="3">
         <v>45195</v>
       </c>
     </row>
-    <row r="15" spans="1:5">
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="9" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E15" s="3">
         <v>45216</v>
       </c>
     </row>
-    <row r="16" spans="1:5">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>49</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>50</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>51</v>
       </c>
       <c r="E16" s="3">
         <v>45216</v>
       </c>
     </row>
-    <row r="17" spans="1:5">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>53</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="3">
         <v>45378</v>
       </c>
     </row>
-    <row r="18" spans="1:5">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E18" s="3">
         <v>45461</v>
       </c>
     </row>
-    <row r="19" spans="1:5">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="3">
         <v>45755</v>
       </c>
     </row>
-    <row r="20" spans="1:5">
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>203</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="E20" s="3">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C20" s="1" t="s">
+      <c r="C21" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="D20" s="5" t="s">
+      <c r="D21" s="5" t="s">
         <v>63</v>
       </c>
-      <c r="E20" s="3">
+      <c r="E21" s="3">
         <v>45961</v>
       </c>
     </row>
-    <row r="21" spans="1:5">
-[...16 lines deleted...]
-    <row r="22" spans="1:5">
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C22" s="9" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E22" s="3">
-        <v>45085</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5">
+        <v>45083</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="C23" s="9" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="E23" s="3">
-        <v>45119</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5">
+        <v>45085</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C24" s="9" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="E24" s="3">
-        <v>45141</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5">
+        <v>45119</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>73</v>
+      </c>
+      <c r="C25" s="9" t="s">
+        <v>74</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>14</v>
+        <v>75</v>
       </c>
       <c r="E25" s="3">
-        <v>45233</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5">
+        <v>45141</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>80</v>
+        <v>14</v>
       </c>
       <c r="E26" s="3">
-        <v>45337</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5">
+        <v>45233</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="E27" s="3">
-        <v>45604</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>81</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E28" s="3">
-        <v>45659</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5">
+        <v>45604</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E29" s="3">
-        <v>45667</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5">
+        <v>45659</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B30" s="5" t="s">
-        <v>90</v>
+      <c r="B30" s="1" t="s">
+        <v>87</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="E30" s="3">
-        <v>45678</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5">
+        <v>45667</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="E31" s="3">
-        <v>45714</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5">
+        <v>45678</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E32" s="3">
-        <v>45783</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5">
+        <v>45714</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B33" s="5" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="E33" s="3">
+        <v>45783</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C33" s="6" t="s">
+      <c r="C34" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="D33" s="1" t="s">
+      <c r="D34" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="E33" s="3">
+      <c r="E34" s="3">
         <v>45849</v>
       </c>
     </row>
-    <row r="34" spans="1:5">
-      <c r="A34" s="1" t="s">
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B34" s="1" t="s">
+      <c r="B35" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="C35" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D34" s="1" t="s">
+      <c r="D35" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="E34" s="3">
+      <c r="E35" s="3">
         <v>45931</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...16 lines deleted...]
-    <row r="36" spans="1:5">
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E36" s="3">
         <v>45079</v>
       </c>
     </row>
-    <row r="37" spans="1:5">
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="C37" s="9" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="E37" s="3">
         <v>45139</v>
       </c>
     </row>
-    <row r="38" spans="1:5">
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="C38" s="9" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E38" s="3">
         <v>45182</v>
       </c>
     </row>
-    <row r="39" spans="1:5">
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="C39" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D39" s="1" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="E39" s="3">
         <v>45224</v>
       </c>
     </row>
-    <row r="40" spans="1:5">
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="E40" s="3">
         <v>45355</v>
       </c>
     </row>
-    <row r="41" spans="1:5">
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E41" s="3">
         <v>45747</v>
       </c>
     </row>
-    <row r="42" spans="1:5">
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="E42" s="3">
         <v>45757</v>
       </c>
     </row>
-    <row r="43" spans="1:5">
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="E43" s="3">
         <v>46093</v>
       </c>
     </row>
-    <row r="44" spans="1:5">
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>132</v>
+      </c>
+      <c r="D44" s="1" t="s">
         <v>133</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
       <c r="E44" s="3">
         <v>45104</v>
       </c>
     </row>
-    <row r="45" spans="1:5">
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="E45" s="3">
         <v>45322</v>
       </c>
     </row>
-    <row r="46" spans="1:5">
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="E46" s="3">
         <v>45617</v>
       </c>
     </row>
-    <row r="47" spans="1:5">
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="E47" s="3">
         <v>45688</v>
       </c>
     </row>
-    <row r="48" spans="1:5">
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="E48" s="3">
         <v>45776</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="E49" s="3">
         <v>45849</v>
       </c>
     </row>
-    <row r="50" spans="1:5">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E50" s="3">
         <v>45977</v>
       </c>
     </row>
-    <row r="51" spans="1:5">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="D51" s="12" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="E51" s="3">
         <v>46119</v>
       </c>
     </row>
-    <row r="52" spans="1:5">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C52" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="D52" s="1" t="s">
         <v>158</v>
-      </c>
-[...7 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E52" s="3">
         <v>45089</v>
       </c>
     </row>
-    <row r="53" spans="1:5">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="C53" s="9" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>164</v>
+        <v>201</v>
       </c>
       <c r="E53" s="3">
         <v>45109</v>
       </c>
     </row>
-    <row r="54" spans="1:5">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C54" s="9" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E54" s="3">
         <v>45174</v>
       </c>
     </row>
-    <row r="55" spans="1:5">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="E55" s="3">
         <v>45238</v>
       </c>
     </row>
-    <row r="56" spans="1:5">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="E56" s="3">
         <v>45394</v>
       </c>
     </row>
-    <row r="57" spans="1:5">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E57" s="3">
         <v>45671</v>
       </c>
     </row>
-    <row r="58" spans="1:5">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="E58" s="3">
         <v>45707</v>
       </c>
     </row>
-    <row r="59" spans="1:5">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="C59" s="9" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="E59" s="3">
         <v>45081</v>
       </c>
     </row>
-    <row r="60" spans="1:5">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B60" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="B60" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C60" s="9" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="E60" s="3">
         <v>45105</v>
       </c>
     </row>
-    <row r="61" spans="1:5">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="C61" s="9" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="E61" s="3">
         <v>45117</v>
       </c>
     </row>
-    <row r="62" spans="1:5">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="E62" s="3">
         <v>45140</v>
       </c>
     </row>
-    <row r="63" spans="1:5">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="E63" s="3">
         <v>45399</v>
       </c>
     </row>
-    <row r="64" spans="1:5">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E64" s="3">
         <v>45430</v>
       </c>
     </row>
-    <row r="65" spans="1:5">
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E65" s="3">
         <v>45895</v>
       </c>
     </row>
-    <row r="66" spans="1:5">
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="C66" s="9" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="E66" s="3">
         <v>46111</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b9f66b55-201f-4f61-b679-2e6853faff47">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="b7d8a916-f66b-4128-afa2-e6db34bc92b9" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F12399761264E54981E278C1F62E21B5" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a45ec73e2c3dcb583be34c5c5a97811">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="b9f66b55-201f-4f61-b679-2e6853faff47" xmlns:ns3="b7d8a916-f66b-4128-afa2-e6db34bc92b9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f886c2b9f57113df7e7ab3cc4588c5dc" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="b9f66b55-201f-4f61-b679-2e6853faff47"/>
     <xsd:import namespace="b7d8a916-f66b-4128-afa2-e6db34bc92b9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -2540,92 +2562,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D98044A4-4E07-432E-97E6-C0EE054A73BA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3D74F6B-72F0-4B6F-8B8F-6B9C992200BC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b9f66b55-201f-4f61-b679-2e6853faff47"/>
+    <ds:schemaRef ds:uri="b7d8a916-f66b-4128-afa2-e6db34bc92b9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3D74F6B-72F0-4B6F-8B8F-6B9C992200BC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1834551A-9B8E-4302-860A-32DF5DD6E925}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1834551A-9B8E-4302-860A-32DF5DD6E925}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D98044A4-4E07-432E-97E6-C0EE054A73BA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b9f66b55-201f-4f61-b679-2e6853faff47"/>
+    <ds:schemaRef ds:uri="b7d8a916-f66b-4128-afa2-e6db34bc92b9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jonathan Bannister (HEIW)</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F12399761264E54981E278C1F62E21B5</vt:lpwstr>
   </property>
 </Properties>
 </file>