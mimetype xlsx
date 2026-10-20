--- v2 (2026-07-21)
+++ v3 (2026-10-20)
@@ -1,864 +1,1149 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Ay237433\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C49BF13E-8BDE-4590-82D2-4535E9E34D99}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{49A7914E-0B95-4DF0-AAF8-2BF8E2124BF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-11100" yWindow="12912" windowWidth="23256" windowHeight="13896" xr2:uid="{2ABFC075-DF30-4425-89DF-8F1123523B4D}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{FED53E1F-9BD4-48DF-89B2-A576F08F611C}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$E$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$1:$F$1</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="265" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="248">
   <si>
     <t>Health Board</t>
   </si>
   <si>
     <t>Practice Name</t>
   </si>
   <si>
     <t>Postcode</t>
   </si>
   <si>
-    <t xml:space="preserve">Named Clinical Lead </t>
+    <t>Primary Care Cluster</t>
+  </si>
+  <si>
+    <t>Named Clinical Lead</t>
   </si>
   <si>
     <t>Accredited date</t>
   </si>
   <si>
     <t>Aneurin Bevan University Health Board</t>
   </si>
   <si>
+    <t>Cwmbran Village Surgery</t>
+  </si>
+  <si>
+    <t>NP44 3JS</t>
+  </si>
+  <si>
+    <t>Torfaen South</t>
+  </si>
+  <si>
+    <t>Dr Chris Price</t>
+  </si>
+  <si>
     <t>Oak Strreet Surgery, Cwmbran</t>
   </si>
   <si>
     <t>NP44 3LT</t>
   </si>
   <si>
-    <t xml:space="preserve">Dr David Millar-Jones </t>
+    <t>Dr David Millar-Jones</t>
   </si>
   <si>
     <t>Dixton Road Surgery, Monmouth</t>
   </si>
   <si>
     <t>NP25 3PL</t>
   </si>
   <si>
+    <t>Monmouthshire North</t>
+  </si>
+  <si>
     <t>Dr Brian Harries</t>
   </si>
   <si>
     <t>St Pauls Clinic</t>
   </si>
   <si>
-    <t>NP40 4EJ</t>
+    <t>NP20 4EJ</t>
+  </si>
+  <si>
+    <t>Newport West</t>
   </si>
   <si>
     <t>Aaron Lockitt, Paramedic</t>
   </si>
   <si>
-    <t xml:space="preserve">Ringland Medical Centre </t>
+    <t>Ringland Medical Centre</t>
   </si>
   <si>
     <t>NP19 9PS</t>
   </si>
   <si>
+    <t>Newport East</t>
+  </si>
+  <si>
     <t>Dr Sarah Morgan</t>
   </si>
   <si>
     <t>The Rogerstone Practice, Rogerstone, Newport</t>
   </si>
   <si>
     <t>NP10 9DU</t>
   </si>
   <si>
     <t>Dr Jennifer Andrews</t>
   </si>
   <si>
     <t>St Lukes Surgery</t>
   </si>
   <si>
     <t>NP11 5GX</t>
   </si>
   <si>
+    <t>Caerphilly East</t>
+  </si>
+  <si>
     <t>Dr Susanne Emde</t>
   </si>
   <si>
-    <t>Cwmbran Village Surgery</t>
-[...7 lines deleted...]
-  <si>
     <t>Betsi Cadwaladr University Health Board</t>
   </si>
   <si>
     <t>Chirk Surgery, Wrexham</t>
   </si>
   <si>
     <t>LL14 5DH</t>
   </si>
   <si>
+    <t>South Wrexham</t>
+  </si>
+  <si>
     <t>Dr Elizabeth Thompson</t>
   </si>
   <si>
     <t>Penybont Surgery, St Asaph, Denbighshire</t>
   </si>
   <si>
     <t>LL17 0LU</t>
   </si>
   <si>
+    <t>Central &amp; South Denbighshire</t>
+  </si>
+  <si>
     <t>Dr Adam Abraham</t>
   </si>
   <si>
     <t>Middle Lane Surgery, Middle Lane, Denbigh</t>
   </si>
   <si>
     <t>LL16 3UW</t>
   </si>
   <si>
     <t>Dr Matthew Davies</t>
   </si>
   <si>
     <t>Bryn Darland Surgery, Wrexham</t>
   </si>
   <si>
     <t>LL11 3SA</t>
   </si>
   <si>
+    <t>North &amp; West Wrexham</t>
+  </si>
+  <si>
     <t>Dr Stephanie Jenkins</t>
   </si>
   <si>
     <t>Plas Meddyg Surgery, Ruthin.</t>
   </si>
   <si>
     <t>LL15 1BP</t>
   </si>
   <si>
     <t>Dr Jonathan Rebelo</t>
   </si>
   <si>
     <t>Beech Avenue Practice, Rhosllanerchrugog, Wrexham</t>
   </si>
   <si>
     <t>LL14 1AA</t>
   </si>
   <si>
     <t>Dr Clare Coles</t>
   </si>
   <si>
     <t>Madryn House Surgery, Rhyl</t>
   </si>
   <si>
     <t>LL18 4RS</t>
   </si>
   <si>
+    <t>North Denbighshire</t>
+  </si>
+  <si>
     <t>Dr Stephen Roberts</t>
   </si>
   <si>
     <t>Bron Derw Medical Centre, Bangor</t>
   </si>
   <si>
     <t>LL57 1AH</t>
   </si>
   <si>
+    <t>Arfon</t>
+  </si>
+  <si>
     <t>Dr Bethan Jones</t>
   </si>
   <si>
     <t>Dee Valley Medical Practice</t>
   </si>
   <si>
     <t>LL13 0ED</t>
   </si>
   <si>
     <t>Elizabeth Davison</t>
   </si>
   <si>
     <t>Alyn Family Doctors, Llay Health Centre Gresford</t>
   </si>
   <si>
     <t>LL12 8EP</t>
   </si>
   <si>
     <t>Dr Eilir Davies</t>
   </si>
   <si>
     <t>Bronyffynnon Surgery, Denbigh</t>
   </si>
   <si>
     <t>LL16 3TF</t>
   </si>
   <si>
     <t>Dr Dyfan Jones</t>
   </si>
   <si>
     <t>West End Medical Centre, Colwyn Bay</t>
   </si>
   <si>
     <t>LL29 7LS</t>
   </si>
   <si>
+    <t>Conwy East</t>
+  </si>
+  <si>
     <t>Daniel Kirkham, Nurse Manager</t>
   </si>
   <si>
-    <t>Cardiff and Vale  University Health Board</t>
+    <t>Pendre Surgery</t>
+  </si>
+  <si>
+    <t>CH7 1SS</t>
+  </si>
+  <si>
+    <t>South Flintshire</t>
+  </si>
+  <si>
+    <t>Dr Emma Poyner</t>
+  </si>
+  <si>
+    <t>Cardiff and Vale University Health Board</t>
   </si>
   <si>
     <t>Ely Bridge Surgery, Cardiff</t>
   </si>
   <si>
     <t>CF5 4AD</t>
   </si>
   <si>
+    <t>Cardiff South West</t>
+  </si>
+  <si>
     <t>Dr John Wakeling</t>
   </si>
   <si>
     <t>North Cardiff Medical Centre, Llanishen</t>
   </si>
   <si>
     <t>CF14 9BB</t>
   </si>
   <si>
+    <t>Cardiff North</t>
+  </si>
+  <si>
     <t>Dr Charlotte Wilson</t>
   </si>
   <si>
-    <t xml:space="preserve">Four Elms Medical Centre, Pengam Green </t>
+    <t>Four Elms Medical Centre, Pengam Green</t>
   </si>
   <si>
     <t>CF24 2HB</t>
   </si>
   <si>
+    <t>Cardiff South East</t>
+  </si>
+  <si>
     <t>The Practice of Health, Barry</t>
   </si>
   <si>
     <t>CF63 1BA</t>
   </si>
   <si>
+    <t>Central Vale</t>
+  </si>
+  <si>
     <t>Dr Matthew Crouch</t>
   </si>
   <si>
     <t>Butetown Health Centre, Cardiff.</t>
   </si>
   <si>
     <t>CF10 5HW</t>
   </si>
   <si>
+    <t>City &amp; Cardiff South</t>
+  </si>
+  <si>
     <t>Roath House Surgery, Cardiff</t>
   </si>
   <si>
     <t>CF23 5RH</t>
   </si>
   <si>
-    <t xml:space="preserve">Becky Wright, Nurse </t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Bishops Road Medical Centre </t>
+    <t>Becky Wright, Nurse</t>
+  </si>
+  <si>
+    <t>Bishops Road Medical Centre</t>
   </si>
   <si>
     <t>CF14 1LT</t>
   </si>
   <si>
+    <t>Cardiff West</t>
+  </si>
+  <si>
     <t>Dr Jassim Ali</t>
   </si>
   <si>
     <t>Cardiff and Vale Health Inclusion Service</t>
   </si>
   <si>
     <t>CF24 0SZ</t>
   </si>
   <si>
     <t>Heledd Jones</t>
   </si>
   <si>
     <t>Meddygfa Canna Surgery</t>
   </si>
   <si>
     <t>CF11 9EE</t>
   </si>
   <si>
     <t>Dr Stephen Davies</t>
   </si>
   <si>
     <t>North Road Medical Practice, Cardiff</t>
   </si>
   <si>
     <t>CF14 3XQ</t>
   </si>
   <si>
     <t>Dr Michelle McLean</t>
   </si>
   <si>
     <t>Penarth Healthcare Partnership, Penarth</t>
   </si>
   <si>
     <t>CF64 3XE</t>
   </si>
   <si>
+    <t>Eastern Vale</t>
+  </si>
+  <si>
     <t>Dr Jennie Pitkin</t>
   </si>
   <si>
     <t>Radyr Medical Centre, Radyr</t>
   </si>
   <si>
     <t>CF15 8EW</t>
   </si>
   <si>
     <t>Dr Laura Harrison</t>
   </si>
   <si>
     <t>Llantwit Major and Coastal Vale Medical Practice</t>
   </si>
   <si>
     <t>CF61 1ST</t>
   </si>
   <si>
+    <t>Western Vale</t>
+  </si>
+  <si>
     <t>Dr Francesca Martin</t>
   </si>
   <si>
-    <t>Cardiff and Vale University Health Board</t>
-[...1 lines deleted...]
-  <si>
     <t>Western Vale Family Practice, Cowbridge</t>
   </si>
   <si>
     <t>CF71 7DA</t>
   </si>
   <si>
     <t>Dr Andrew Yarlett</t>
   </si>
   <si>
     <t>Cwm Taf University Health Board</t>
   </si>
   <si>
     <t>The Medical Centre, Pencoed.</t>
   </si>
   <si>
     <t>CF35 5PF</t>
   </si>
   <si>
+    <t>Bridgend East</t>
+  </si>
+  <si>
     <t>Sister Ellie Wilson</t>
   </si>
   <si>
     <t>Ferndale Maerdy MGP, Ferndale</t>
   </si>
   <si>
     <t>CF43 4DD</t>
   </si>
   <si>
+    <t>North Rhondda</t>
+  </si>
+  <si>
     <t>Dr Heena Singhal</t>
   </si>
   <si>
-    <t xml:space="preserve">New Surgery, Pencoed, Bridgend </t>
+    <t>New Surgery, Pencoed, Bridgend</t>
   </si>
   <si>
     <t>CF35 6YP</t>
   </si>
   <si>
     <t>Dr Marie Cadman</t>
   </si>
   <si>
-    <t>New Surgery, Pencoed, Bridgend</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr Isobel Mitchell</t>
   </si>
   <si>
     <t>Eglwysbach Surgery, Pontypridd</t>
   </si>
   <si>
     <t>CF37 2AA</t>
   </si>
   <si>
+    <t>North Taf Ely</t>
+  </si>
+  <si>
     <t>Dr Sian Thomas</t>
   </si>
   <si>
     <t>Newpark Surgery , Talbot Green</t>
   </si>
   <si>
     <t>CF72 8AJ</t>
   </si>
   <si>
+    <t>South Taf Ely</t>
+  </si>
+  <si>
     <t>Dr Lee Thomas</t>
   </si>
   <si>
     <t>Tylorstown Surgery, Tylorstown.</t>
   </si>
   <si>
     <t>CF43 3HB</t>
   </si>
   <si>
     <t>Dr David Williams</t>
   </si>
   <si>
     <t>Bridgend Group Practice, Ashfield Surgery.</t>
   </si>
   <si>
     <t>CF31 3NW</t>
   </si>
   <si>
-    <t>Elizabeth Dunn,  ANP</t>
+    <t>Elizabeth Dunn, ANP</t>
   </si>
   <si>
     <t>Hywel Dda University Health Board</t>
   </si>
   <si>
     <t>Meddygfa Minafon, Kidwelly, Carmarthenshire</t>
   </si>
   <si>
     <t>SA17 4UL</t>
   </si>
   <si>
+    <t>Amman Gwendraeth</t>
+  </si>
+  <si>
     <t>Alexander Maiello, Physician Associate</t>
   </si>
   <si>
     <t>Ystwyth Primary Care Centre, Llanbadarn Fawr</t>
   </si>
   <si>
     <t>SY23 3TL</t>
   </si>
   <si>
+    <t>North Ceredigion</t>
+  </si>
+  <si>
     <t>Michelle Hopewell, Nurse</t>
   </si>
   <si>
     <t>Northfield, Narberth Surgery</t>
   </si>
   <si>
     <t>SA67 7AA</t>
   </si>
   <si>
-    <t xml:space="preserve">Dr Paul Crawford </t>
+    <t>South Pembrokeshire</t>
+  </si>
+  <si>
+    <t>Dr Paul Crawford</t>
   </si>
   <si>
     <t>Fishguard Health Centre, Fishguard.</t>
   </si>
   <si>
     <t>SA65 9BT</t>
   </si>
   <si>
+    <t>North Pembrokeshire</t>
+  </si>
+  <si>
     <t>Dr John Collier</t>
   </si>
   <si>
     <t>Robert Street Surgery, Milford Haven</t>
   </si>
   <si>
     <t>SA73 2JW</t>
   </si>
   <si>
     <t>Dr Ben Aubrey</t>
   </si>
   <si>
     <t>Coalbrook Surgery, Pontyberem</t>
   </si>
   <si>
     <t>SA15 5HU</t>
   </si>
   <si>
     <t>Helen Onyenali, Community Care Nurse</t>
   </si>
   <si>
-    <t xml:space="preserve">Meddygfa Borth Surgery </t>
+    <t>Meddygfa Borth Surgery</t>
   </si>
   <si>
     <t>SY24 5JE</t>
   </si>
   <si>
     <t>Dr Joseph Akporokah</t>
   </si>
   <si>
     <t>Winch Lane Surgery</t>
   </si>
   <si>
     <t>SA61 1RN</t>
   </si>
   <si>
     <t>Dr Chun Kit Poh</t>
   </si>
   <si>
+    <t>Meddygfa Emlyn</t>
+  </si>
+  <si>
+    <t>SA38 9NS</t>
+  </si>
+  <si>
+    <t>South Ceredigion</t>
+  </si>
+  <si>
+    <t>Dr Alun Rishko</t>
+  </si>
+  <si>
     <t>Powys Teaching Health Board</t>
   </si>
   <si>
     <t>Dyfi Valley Health , Machynlleth</t>
   </si>
   <si>
     <t>SY20 8AD</t>
   </si>
   <si>
+    <t>North Powys</t>
+  </si>
+  <si>
     <t>Hannah Meredith</t>
   </si>
   <si>
     <t>Brecon Medical Group</t>
   </si>
   <si>
     <t>LD3 8AH</t>
   </si>
   <si>
+    <t>South Powys</t>
+  </si>
+  <si>
+    <t>Dr Randeep Matharu</t>
+  </si>
+  <si>
     <t>Montgomery Medical Practice, Montgomery</t>
   </si>
   <si>
     <t>SY15 6PF</t>
   </si>
   <si>
-    <t>Alex Strivens-Joyce, Physician Associate</t>
-[...1 lines deleted...]
-  <si>
     <t>Newtown Medical Practice, Newtown</t>
   </si>
   <si>
     <t>SY16 1EF</t>
   </si>
   <si>
     <t>Dr Aaron Dean</t>
   </si>
   <si>
-    <t xml:space="preserve">Crickhowell Medical Practice </t>
+    <t>Crickhowell Medical Practice</t>
   </si>
   <si>
     <t>NP8 1AG</t>
   </si>
   <si>
     <t>Dr Rachel Davies</t>
   </si>
   <si>
     <t>Presteigne Medical Centre, Presteigne</t>
   </si>
   <si>
     <t>LD8 2RJ</t>
   </si>
   <si>
+    <t>Mid Powys</t>
+  </si>
+  <si>
     <t>Dr Christian Targett</t>
   </si>
   <si>
     <t>Ty Henry Vaughn, Brecon</t>
   </si>
   <si>
-    <t> LD3 8AH</t>
-[...1 lines deleted...]
-  <si>
     <t>Dr James Lloyd</t>
   </si>
   <si>
     <t>Swansea Bay University Health Board</t>
   </si>
   <si>
+    <t>Fforestfach Medical Centre, Swansea</t>
+  </si>
+  <si>
+    <t>SA5 5AA</t>
+  </si>
+  <si>
+    <t>Penderi</t>
+  </si>
+  <si>
+    <t>Dr Daniel Pacitti</t>
+  </si>
+  <si>
     <t>Brynhyfryd Surgery, Swansea</t>
   </si>
   <si>
     <t>SA5 9EB</t>
   </si>
   <si>
     <t>Dr Marged Jenkins</t>
   </si>
   <si>
     <t>Tyr Felin Surgery, Gorseinon</t>
   </si>
   <si>
     <t>SA4 4BY</t>
   </si>
   <si>
+    <t>Llwchwr</t>
+  </si>
+  <si>
     <t>Dr Tharani Yogeswara</t>
   </si>
   <si>
     <t>Castle Surgery, Neath/Port Talbot</t>
   </si>
   <si>
     <t>SA11 3EW</t>
   </si>
   <si>
+    <t>Neath</t>
+  </si>
+  <si>
     <t>Dr Collette McNally</t>
   </si>
   <si>
     <t>Nicholl St Medical Centre, Swansea</t>
   </si>
   <si>
     <t>SA1 6AY</t>
   </si>
   <si>
+    <t>City Health</t>
+  </si>
+  <si>
     <t>Hayley Glover, Nurse</t>
   </si>
   <si>
-    <t xml:space="preserve">SA1 Medical Centre </t>
+    <t>SA1 Medical Centre</t>
   </si>
   <si>
     <t>SA1 8QY</t>
   </si>
   <si>
     <t>Dr Eleri Howells</t>
   </si>
   <si>
     <t>Gowerton Estuary Practice</t>
   </si>
   <si>
     <t>SA4 3ED</t>
   </si>
   <si>
-    <t xml:space="preserve">Dr Nesta Hughes </t>
+    <t>Dr Nesta Hughes</t>
   </si>
   <si>
     <t>Princess street surgery, Gorseinon</t>
   </si>
   <si>
     <t>SA4 4US</t>
   </si>
   <si>
     <t>Dr Rebecca Earland</t>
   </si>
   <si>
-    <t>Fforestfach Medical Centre, Swansea</t>
-[...17 lines deleted...]
-    <t>Dr Emma Poyder</t>
+    <t>Meddygfa'r Sarn Pontyates Surgery</t>
+  </si>
+  <si>
+    <t>SA15 5TR</t>
+  </si>
+  <si>
+    <t>Dr Jamie Clare</t>
+  </si>
+  <si>
+    <t>Cwm Calon Surgery</t>
+  </si>
+  <si>
+    <t>NP13 1BQ</t>
+  </si>
+  <si>
+    <t>Newport</t>
+  </si>
+  <si>
+    <t>Dr Paul Gittins</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
+  </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF202124"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF212B32"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF222222"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <color rgb="FF1F1F1F"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
-    </font>
-[...34 lines deleted...]
-      <charset val="1"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.89999084444715716"/>
-        <bgColor rgb="FF000000"/>
+        <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -1132,1548 +1417,5044 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oakstsurgery.co.uk/" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0DD7B04F-1B76-4E0F-89D6-66400CAC7435}">
-  <dimension ref="A1:E66"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3F7E3B4F-129A-4D09-9355-05ED37DC0318}">
+  <dimension ref="A1:F513"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="J51" sqref="J51"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.140625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="16" customWidth="1"/>
+    <col min="1" max="1" width="35.140625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="45.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="24.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="33.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="15.85546875" style="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A1" s="20" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="14" t="s">
+      <c r="B1" s="20" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="14" t="s">
+      <c r="C1" s="20" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="14" t="s">
+      <c r="D1" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="15" t="s">
+      <c r="E1" s="20" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="F1" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="1" t="s">
+    </row>
+    <row r="2" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="C2" s="13" t="s">
+      <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="1" t="s">
+      <c r="C2" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="E2" s="3">
-[...7 lines deleted...]
-      <c r="B3" s="1" t="s">
+      <c r="D2" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="1" t="s">
+      <c r="E2" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="D3" s="1" t="s">
+      <c r="F2" s="5">
+        <v>46080</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="E3" s="3">
+      <c r="C3" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="5">
+        <v>46145</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A4" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4" s="11">
         <v>45247</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E4" s="3">
+    <row r="5" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A5" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="11">
         <v>45580</v>
       </c>
     </row>
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E5" s="3">
+    <row r="6" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A6" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="F6" s="11">
         <v>45607</v>
       </c>
     </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D6" s="1" t="s">
+    <row r="7" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A7" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="3">
+      <c r="E7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="F7" s="17">
         <v>45916</v>
       </c>
     </row>
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B7" s="1" t="s">
+    <row r="8" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A8" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="16" t="s">
+        <v>244</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="F8" s="17">
+        <v>46275</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A9" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="17">
+        <v>46022</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" s="5">
+        <v>46170</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="5">
+        <v>46161</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F12" s="10">
+        <v>45105</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="F13" s="5">
+        <v>45080</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="F14" s="11">
+        <v>46251</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="F15" s="11">
+        <v>45195</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" s="11">
+        <v>45216</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" s="11">
+        <v>45216</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="11">
+        <v>45378</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" s="11">
+        <v>45461</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="F20" s="11">
+        <v>45755</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D21" s="16" t="s">
+        <v>74</v>
+      </c>
+      <c r="E21" s="16" t="s">
+        <v>75</v>
+      </c>
+      <c r="F21" s="17">
+        <v>45961</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A22" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F22" s="17">
+        <v>46209</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="F23" s="5">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" s="5">
+        <v>46150</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="5">
+        <v>46198</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A26" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F26" s="11">
+        <v>46254</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="D27" s="3" t="s">
+        <v>98</v>
+      </c>
+      <c r="E27" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="C7" s="6" t="s">
-[...73 lines deleted...]
-      <c r="E11" s="7">
+      <c r="F27" s="11">
+        <v>45233</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="F28" s="11">
+        <v>45337</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="F29" s="11">
+        <v>45604</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D30" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="F30" s="11">
+        <v>45659</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="D31" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="E31" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="F31" s="11">
+        <v>45667</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A32" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B32" s="16" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" s="11">
+        <v>45678</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A33" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="16" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="F33" s="11">
+        <v>45714</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A34" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>119</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="F34" s="11">
+        <v>45783</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A35" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="16" t="s">
+        <v>122</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="F35" s="11">
+        <v>45849</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A36" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="F36" s="17">
+        <v>45931</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A37" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>131</v>
+      </c>
+      <c r="D37" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E37" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="F37" s="5">
+        <v>46150</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A38" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B38" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="C38" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D38" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E38" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="F38" s="11">
+        <v>45139</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A39" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B39" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D39" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="E39" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="F39" s="11">
+        <v>45182</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A40" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="F40" s="11">
+        <v>45224</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A41" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="F41" s="11">
+        <v>45355</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A42" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B42" s="16" t="s">
+        <v>146</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="F42" s="11">
+        <v>45747</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A43" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="F43" s="11">
+        <v>45757</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A44" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="F44" s="17">
+        <v>46093</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B45" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="C45" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="D45" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E45" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F45" s="5">
+        <v>45104</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A46" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B46" s="13" t="s">
+        <v>161</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="F46" s="11">
+        <v>45322</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A47" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="F47" s="11">
+        <v>45617</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A48" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B48" s="16" t="s">
+        <v>169</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="F48" s="11">
+        <v>45688</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A49" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B49" s="16" t="s">
+        <v>173</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="F49" s="11">
+        <v>45776</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A50" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B50" s="16" t="s">
+        <v>176</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="F50" s="11">
+        <v>45849</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A51" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="F51" s="17">
+        <v>45977</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A52" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="F52" s="17">
+        <v>46119</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" s="3" t="s">
+        <v>156</v>
+      </c>
+      <c r="B53" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C53" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="D53" s="3" t="s">
+        <v>159</v>
+      </c>
+      <c r="E53" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="F53" s="5">
+        <v>45104</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A54" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="F54" s="17">
+        <v>46226</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A55" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E55" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="F55" s="5">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A56" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B56" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>195</v>
+      </c>
+      <c r="D56" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="E56" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="F56" s="5">
+        <v>46205</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A57" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>198</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>192</v>
+      </c>
+      <c r="E57" s="3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F57" s="5">
+        <v>46295</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A58" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="F58" s="11">
+        <v>45238</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A59" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B59" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="F59" s="11">
+        <v>45394</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A60" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="F60" s="11">
+        <v>45671</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A61" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="F61" s="11">
+        <v>45707</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>189</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="F62" s="17">
+        <v>46205</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A63" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B63" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C63" s="6" t="s">
+        <v>214</v>
+      </c>
+      <c r="D63" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E63" s="3" t="s">
+        <v>216</v>
+      </c>
+      <c r="F63" s="5">
+        <v>46111</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A64" s="26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B64" s="26" t="s">
+        <v>217</v>
+      </c>
+      <c r="C64" s="29" t="s">
+        <v>218</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>215</v>
+      </c>
+      <c r="E64" s="26" t="s">
+        <v>219</v>
+      </c>
+      <c r="F64" s="33">
+        <v>46164</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A65" s="27" t="s">
+        <v>212</v>
+      </c>
+      <c r="B65" s="28" t="s">
+        <v>220</v>
+      </c>
+      <c r="C65" s="29" t="s">
+        <v>221</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>222</v>
+      </c>
+      <c r="E65" s="31" t="s">
+        <v>223</v>
+      </c>
+      <c r="F65" s="34">
         <v>45105</v>
       </c>
     </row>
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-[...879 lines deleted...]
-      <c r="E63" s="3">
+    <row r="66" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A66" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="C66" s="30" t="s">
+        <v>225</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>226</v>
+      </c>
+      <c r="E66" s="26" t="s">
+        <v>227</v>
+      </c>
+      <c r="F66" s="5">
+        <v>46203</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A67" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>228</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="D67" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="E67" s="31" t="s">
+        <v>231</v>
+      </c>
+      <c r="F67" s="32">
+        <v>46220</v>
+      </c>
+    </row>
+    <row r="68" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A68" s="18" t="s">
+        <v>212</v>
+      </c>
+      <c r="B68" s="18" t="s">
+        <v>232</v>
+      </c>
+      <c r="C68" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="D68" s="24" t="s">
+        <v>230</v>
+      </c>
+      <c r="E68" s="24" t="s">
+        <v>234</v>
+      </c>
+      <c r="F68" s="35">
         <v>45399</v>
       </c>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E64" s="3">
+    <row r="69" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A69" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="F69" s="11">
         <v>45430</v>
       </c>
     </row>
-    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E65" s="3">
+    <row r="70" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A70" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B70" s="16" t="s">
+        <v>238</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="F70" s="17">
         <v>45895</v>
       </c>
     </row>
-    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      </c>
+    <row r="71" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A71"/>
+      <c r="B71"/>
+      <c r="C71"/>
+      <c r="D71"/>
+      <c r="E71"/>
+      <c r="F71" s="25"/>
+    </row>
+    <row r="72" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A72"/>
+      <c r="B72"/>
+      <c r="C72"/>
+      <c r="D72"/>
+      <c r="E72"/>
+      <c r="F72" s="23"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A73"/>
+      <c r="B73"/>
+      <c r="C73"/>
+      <c r="D73"/>
+      <c r="E73"/>
+      <c r="F73" s="23"/>
+    </row>
+    <row r="74" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A74"/>
+      <c r="B74"/>
+      <c r="C74"/>
+      <c r="D74"/>
+      <c r="E74"/>
+      <c r="F74" s="23"/>
+    </row>
+    <row r="75" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A75"/>
+      <c r="B75"/>
+      <c r="C75"/>
+      <c r="D75"/>
+      <c r="E75"/>
+      <c r="F75" s="23"/>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A76"/>
+      <c r="B76"/>
+      <c r="C76"/>
+      <c r="D76"/>
+      <c r="E76"/>
+      <c r="F76" s="23"/>
+    </row>
+    <row r="77" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A77"/>
+      <c r="B77"/>
+      <c r="C77"/>
+      <c r="D77"/>
+      <c r="E77"/>
+      <c r="F77" s="23"/>
+    </row>
+    <row r="78" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A78"/>
+      <c r="B78"/>
+      <c r="C78"/>
+      <c r="D78"/>
+      <c r="E78"/>
+      <c r="F78" s="23"/>
+    </row>
+    <row r="79" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A79"/>
+      <c r="B79"/>
+      <c r="C79"/>
+      <c r="D79"/>
+      <c r="E79"/>
+      <c r="F79" s="23"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A80"/>
+      <c r="B80"/>
+      <c r="C80"/>
+      <c r="D80"/>
+      <c r="E80"/>
+      <c r="F80" s="23"/>
+    </row>
+    <row r="81" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A81"/>
+      <c r="B81"/>
+      <c r="C81"/>
+      <c r="D81"/>
+      <c r="E81"/>
+      <c r="F81" s="23"/>
+    </row>
+    <row r="82" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A82"/>
+      <c r="B82"/>
+      <c r="C82"/>
+      <c r="D82"/>
+      <c r="E82"/>
+      <c r="F82" s="23"/>
+    </row>
+    <row r="83" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A83"/>
+      <c r="B83"/>
+      <c r="C83"/>
+      <c r="D83"/>
+      <c r="E83"/>
+      <c r="F83" s="23"/>
+    </row>
+    <row r="84" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A84"/>
+      <c r="B84"/>
+      <c r="C84"/>
+      <c r="D84"/>
+      <c r="E84"/>
+      <c r="F84" s="23"/>
+    </row>
+    <row r="85" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A85"/>
+      <c r="B85"/>
+      <c r="C85"/>
+      <c r="D85"/>
+      <c r="E85"/>
+      <c r="F85" s="23"/>
+    </row>
+    <row r="86" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A86"/>
+      <c r="B86"/>
+      <c r="C86"/>
+      <c r="D86"/>
+      <c r="E86"/>
+      <c r="F86" s="23"/>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A87"/>
+      <c r="B87"/>
+      <c r="C87"/>
+      <c r="D87"/>
+      <c r="E87"/>
+      <c r="F87" s="23"/>
+    </row>
+    <row r="88" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A88"/>
+      <c r="B88"/>
+      <c r="C88"/>
+      <c r="D88"/>
+      <c r="E88"/>
+      <c r="F88" s="23"/>
+    </row>
+    <row r="89" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A89"/>
+      <c r="B89"/>
+      <c r="C89"/>
+      <c r="D89"/>
+      <c r="E89"/>
+      <c r="F89" s="23"/>
+    </row>
+    <row r="90" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A90"/>
+      <c r="B90"/>
+      <c r="C90"/>
+      <c r="D90"/>
+      <c r="E90"/>
+      <c r="F90" s="23"/>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A91"/>
+      <c r="B91"/>
+      <c r="C91"/>
+      <c r="D91"/>
+      <c r="E91"/>
+      <c r="F91" s="23"/>
+    </row>
+    <row r="92" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A92"/>
+      <c r="B92"/>
+      <c r="C92"/>
+      <c r="D92"/>
+      <c r="E92"/>
+      <c r="F92" s="23"/>
+    </row>
+    <row r="93" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A93"/>
+      <c r="B93"/>
+      <c r="C93"/>
+      <c r="D93"/>
+      <c r="E93"/>
+      <c r="F93" s="23"/>
+    </row>
+    <row r="94" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A94"/>
+      <c r="B94"/>
+      <c r="C94"/>
+      <c r="D94"/>
+      <c r="E94"/>
+      <c r="F94" s="23"/>
+    </row>
+    <row r="95" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A95"/>
+      <c r="B95"/>
+      <c r="C95"/>
+      <c r="D95"/>
+      <c r="E95"/>
+      <c r="F95" s="23"/>
+    </row>
+    <row r="96" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A96"/>
+      <c r="B96"/>
+      <c r="C96"/>
+      <c r="D96"/>
+      <c r="E96"/>
+      <c r="F96" s="23"/>
+    </row>
+    <row r="97" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A97"/>
+      <c r="B97"/>
+      <c r="C97"/>
+      <c r="D97"/>
+      <c r="E97"/>
+      <c r="F97" s="23"/>
+    </row>
+    <row r="98" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A98"/>
+      <c r="B98"/>
+      <c r="C98"/>
+      <c r="D98"/>
+      <c r="E98"/>
+      <c r="F98" s="23"/>
+    </row>
+    <row r="99" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A99"/>
+      <c r="B99"/>
+      <c r="C99"/>
+      <c r="D99"/>
+      <c r="E99"/>
+      <c r="F99" s="23"/>
+    </row>
+    <row r="100" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A100"/>
+      <c r="B100"/>
+      <c r="C100"/>
+      <c r="D100"/>
+      <c r="E100"/>
+      <c r="F100" s="23"/>
+    </row>
+    <row r="101" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A101"/>
+      <c r="B101"/>
+      <c r="C101"/>
+      <c r="D101"/>
+      <c r="E101"/>
+      <c r="F101" s="23"/>
+    </row>
+    <row r="102" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A102"/>
+      <c r="B102"/>
+      <c r="C102"/>
+      <c r="D102"/>
+      <c r="E102"/>
+      <c r="F102" s="23"/>
+    </row>
+    <row r="103" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A103"/>
+      <c r="B103"/>
+      <c r="C103"/>
+      <c r="D103"/>
+      <c r="E103"/>
+      <c r="F103" s="23"/>
+    </row>
+    <row r="104" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A104"/>
+      <c r="B104"/>
+      <c r="C104"/>
+      <c r="D104"/>
+      <c r="E104"/>
+      <c r="F104" s="23"/>
+    </row>
+    <row r="105" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A105"/>
+      <c r="B105"/>
+      <c r="C105"/>
+      <c r="D105"/>
+      <c r="E105"/>
+      <c r="F105" s="23"/>
+    </row>
+    <row r="106" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A106"/>
+      <c r="B106"/>
+      <c r="C106"/>
+      <c r="D106"/>
+      <c r="E106"/>
+      <c r="F106" s="23"/>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A107"/>
+      <c r="B107"/>
+      <c r="C107"/>
+      <c r="D107"/>
+      <c r="E107"/>
+      <c r="F107" s="23"/>
+    </row>
+    <row r="108" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A108"/>
+      <c r="B108"/>
+      <c r="C108"/>
+      <c r="D108"/>
+      <c r="E108"/>
+      <c r="F108" s="23"/>
+    </row>
+    <row r="109" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A109"/>
+      <c r="B109"/>
+      <c r="C109"/>
+      <c r="D109"/>
+      <c r="E109"/>
+      <c r="F109" s="23"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A110"/>
+      <c r="B110"/>
+      <c r="C110"/>
+      <c r="D110"/>
+      <c r="E110"/>
+      <c r="F110" s="23"/>
+    </row>
+    <row r="111" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A111"/>
+      <c r="B111"/>
+      <c r="C111"/>
+      <c r="D111"/>
+      <c r="E111"/>
+      <c r="F111" s="23"/>
+    </row>
+    <row r="112" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A112"/>
+      <c r="B112"/>
+      <c r="C112"/>
+      <c r="D112"/>
+      <c r="E112"/>
+      <c r="F112" s="23"/>
+    </row>
+    <row r="113" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A113"/>
+      <c r="B113"/>
+      <c r="C113"/>
+      <c r="D113"/>
+      <c r="E113"/>
+      <c r="F113" s="23"/>
+    </row>
+    <row r="114" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A114"/>
+      <c r="B114"/>
+      <c r="C114"/>
+      <c r="D114"/>
+      <c r="E114"/>
+      <c r="F114" s="23"/>
+    </row>
+    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A115"/>
+      <c r="B115"/>
+      <c r="C115"/>
+      <c r="D115"/>
+      <c r="E115"/>
+      <c r="F115" s="23"/>
+    </row>
+    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A116"/>
+      <c r="B116"/>
+      <c r="C116"/>
+      <c r="D116"/>
+      <c r="E116"/>
+      <c r="F116" s="23"/>
+    </row>
+    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A117"/>
+      <c r="B117"/>
+      <c r="C117"/>
+      <c r="D117"/>
+      <c r="E117"/>
+      <c r="F117" s="23"/>
+    </row>
+    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A118"/>
+      <c r="B118"/>
+      <c r="C118"/>
+      <c r="D118"/>
+      <c r="E118"/>
+      <c r="F118" s="23"/>
+    </row>
+    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A119"/>
+      <c r="B119"/>
+      <c r="C119"/>
+      <c r="D119"/>
+      <c r="E119"/>
+      <c r="F119" s="23"/>
+    </row>
+    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A120"/>
+      <c r="B120"/>
+      <c r="C120"/>
+      <c r="D120"/>
+      <c r="E120"/>
+      <c r="F120" s="23"/>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A121"/>
+      <c r="B121"/>
+      <c r="C121"/>
+      <c r="D121"/>
+      <c r="E121"/>
+      <c r="F121" s="23"/>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A122"/>
+      <c r="B122"/>
+      <c r="C122"/>
+      <c r="D122"/>
+      <c r="E122"/>
+      <c r="F122" s="23"/>
+    </row>
+    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A123"/>
+      <c r="B123"/>
+      <c r="C123"/>
+      <c r="D123"/>
+      <c r="E123"/>
+      <c r="F123" s="23"/>
+    </row>
+    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A124"/>
+      <c r="B124"/>
+      <c r="C124"/>
+      <c r="D124"/>
+      <c r="E124"/>
+      <c r="F124" s="23"/>
+    </row>
+    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A125"/>
+      <c r="B125"/>
+      <c r="C125"/>
+      <c r="D125"/>
+      <c r="E125"/>
+      <c r="F125" s="23"/>
+    </row>
+    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A126"/>
+      <c r="B126"/>
+      <c r="C126"/>
+      <c r="D126"/>
+      <c r="E126"/>
+      <c r="F126" s="23"/>
+    </row>
+    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A127"/>
+      <c r="B127"/>
+      <c r="C127"/>
+      <c r="D127"/>
+      <c r="E127"/>
+      <c r="F127" s="23"/>
+    </row>
+    <row r="128" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A128"/>
+      <c r="B128"/>
+      <c r="C128"/>
+      <c r="D128"/>
+      <c r="E128"/>
+      <c r="F128" s="23"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A129"/>
+      <c r="B129"/>
+      <c r="C129"/>
+      <c r="D129"/>
+      <c r="E129"/>
+      <c r="F129" s="23"/>
+    </row>
+    <row r="130" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A130"/>
+      <c r="B130"/>
+      <c r="C130"/>
+      <c r="D130"/>
+      <c r="E130"/>
+      <c r="F130" s="23"/>
+    </row>
+    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A131"/>
+      <c r="B131"/>
+      <c r="C131"/>
+      <c r="D131"/>
+      <c r="E131"/>
+      <c r="F131" s="23"/>
+    </row>
+    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A132"/>
+      <c r="B132"/>
+      <c r="C132"/>
+      <c r="D132"/>
+      <c r="E132"/>
+      <c r="F132" s="23"/>
+    </row>
+    <row r="133" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A133"/>
+      <c r="B133"/>
+      <c r="C133"/>
+      <c r="D133"/>
+      <c r="E133"/>
+      <c r="F133" s="23"/>
+    </row>
+    <row r="134" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A134"/>
+      <c r="B134"/>
+      <c r="C134"/>
+      <c r="D134"/>
+      <c r="E134"/>
+      <c r="F134" s="23"/>
+    </row>
+    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A135"/>
+      <c r="B135"/>
+      <c r="C135"/>
+      <c r="D135"/>
+      <c r="E135"/>
+      <c r="F135" s="23"/>
+    </row>
+    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A136"/>
+      <c r="B136"/>
+      <c r="C136"/>
+      <c r="D136"/>
+      <c r="E136"/>
+      <c r="F136" s="23"/>
+    </row>
+    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A137"/>
+      <c r="B137"/>
+      <c r="C137"/>
+      <c r="D137"/>
+      <c r="E137"/>
+      <c r="F137" s="23"/>
+    </row>
+    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A138"/>
+      <c r="B138"/>
+      <c r="C138"/>
+      <c r="D138"/>
+      <c r="E138"/>
+      <c r="F138" s="23"/>
+    </row>
+    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A139"/>
+      <c r="B139"/>
+      <c r="C139"/>
+      <c r="D139"/>
+      <c r="E139"/>
+      <c r="F139" s="23"/>
+    </row>
+    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A140"/>
+      <c r="B140"/>
+      <c r="C140"/>
+      <c r="D140"/>
+      <c r="E140"/>
+      <c r="F140" s="23"/>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A141"/>
+      <c r="B141"/>
+      <c r="C141"/>
+      <c r="D141"/>
+      <c r="E141"/>
+      <c r="F141" s="23"/>
+    </row>
+    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A142"/>
+      <c r="B142"/>
+      <c r="C142"/>
+      <c r="D142"/>
+      <c r="E142"/>
+      <c r="F142" s="23"/>
+    </row>
+    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A143"/>
+      <c r="B143"/>
+      <c r="C143"/>
+      <c r="D143"/>
+      <c r="E143"/>
+      <c r="F143" s="23"/>
+    </row>
+    <row r="144" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A144"/>
+      <c r="B144"/>
+      <c r="C144"/>
+      <c r="D144"/>
+      <c r="E144"/>
+      <c r="F144" s="23"/>
+    </row>
+    <row r="145" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A145"/>
+      <c r="B145"/>
+      <c r="C145"/>
+      <c r="D145"/>
+      <c r="E145"/>
+      <c r="F145" s="23"/>
+    </row>
+    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A146"/>
+      <c r="B146"/>
+      <c r="C146"/>
+      <c r="D146"/>
+      <c r="E146"/>
+      <c r="F146" s="23"/>
+    </row>
+    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A147"/>
+      <c r="B147"/>
+      <c r="C147"/>
+      <c r="D147"/>
+      <c r="E147"/>
+      <c r="F147" s="23"/>
+    </row>
+    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A148"/>
+      <c r="B148"/>
+      <c r="C148"/>
+      <c r="D148"/>
+      <c r="E148"/>
+      <c r="F148" s="23"/>
+    </row>
+    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A149"/>
+      <c r="B149"/>
+      <c r="C149"/>
+      <c r="D149"/>
+      <c r="E149"/>
+      <c r="F149" s="23"/>
+    </row>
+    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A150"/>
+      <c r="B150"/>
+      <c r="C150"/>
+      <c r="D150"/>
+      <c r="E150"/>
+      <c r="F150" s="23"/>
+    </row>
+    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A151"/>
+      <c r="B151"/>
+      <c r="C151"/>
+      <c r="D151"/>
+      <c r="E151"/>
+      <c r="F151" s="23"/>
+    </row>
+    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A152"/>
+      <c r="B152"/>
+      <c r="C152"/>
+      <c r="D152"/>
+      <c r="E152"/>
+      <c r="F152" s="23"/>
+    </row>
+    <row r="153" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A153"/>
+      <c r="B153"/>
+      <c r="C153"/>
+      <c r="D153"/>
+      <c r="E153"/>
+      <c r="F153" s="23"/>
+    </row>
+    <row r="154" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A154"/>
+      <c r="B154"/>
+      <c r="C154"/>
+      <c r="D154"/>
+      <c r="E154"/>
+      <c r="F154" s="23"/>
+    </row>
+    <row r="155" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A155"/>
+      <c r="B155"/>
+      <c r="C155"/>
+      <c r="D155"/>
+      <c r="E155"/>
+      <c r="F155" s="23"/>
+    </row>
+    <row r="156" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A156"/>
+      <c r="B156"/>
+      <c r="C156"/>
+      <c r="D156"/>
+      <c r="E156"/>
+      <c r="F156" s="23"/>
+    </row>
+    <row r="157" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A157"/>
+      <c r="B157"/>
+      <c r="C157"/>
+      <c r="D157"/>
+      <c r="E157"/>
+      <c r="F157" s="23"/>
+    </row>
+    <row r="158" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A158"/>
+      <c r="B158"/>
+      <c r="C158"/>
+      <c r="D158"/>
+      <c r="E158"/>
+      <c r="F158" s="23"/>
+    </row>
+    <row r="159" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A159"/>
+      <c r="B159"/>
+      <c r="C159"/>
+      <c r="D159"/>
+      <c r="E159"/>
+      <c r="F159" s="23"/>
+    </row>
+    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A160"/>
+      <c r="B160"/>
+      <c r="C160"/>
+      <c r="D160"/>
+      <c r="E160"/>
+      <c r="F160" s="23"/>
+    </row>
+    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A161"/>
+      <c r="B161"/>
+      <c r="C161"/>
+      <c r="D161"/>
+      <c r="E161"/>
+      <c r="F161" s="23"/>
+    </row>
+    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A162"/>
+      <c r="B162"/>
+      <c r="C162"/>
+      <c r="D162"/>
+      <c r="E162"/>
+      <c r="F162" s="23"/>
+    </row>
+    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A163"/>
+      <c r="B163"/>
+      <c r="C163"/>
+      <c r="D163"/>
+      <c r="E163"/>
+      <c r="F163" s="23"/>
+    </row>
+    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A164"/>
+      <c r="B164"/>
+      <c r="C164"/>
+      <c r="D164"/>
+      <c r="E164"/>
+      <c r="F164" s="23"/>
+    </row>
+    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A165"/>
+      <c r="B165"/>
+      <c r="C165"/>
+      <c r="D165"/>
+      <c r="E165"/>
+      <c r="F165" s="23"/>
+    </row>
+    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A166"/>
+      <c r="B166"/>
+      <c r="C166"/>
+      <c r="D166"/>
+      <c r="E166"/>
+      <c r="F166" s="23"/>
+    </row>
+    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A167"/>
+      <c r="B167"/>
+      <c r="C167"/>
+      <c r="D167"/>
+      <c r="E167"/>
+      <c r="F167" s="23"/>
+    </row>
+    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A168"/>
+      <c r="B168"/>
+      <c r="C168"/>
+      <c r="D168"/>
+      <c r="E168"/>
+      <c r="F168" s="23"/>
+    </row>
+    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A169"/>
+      <c r="B169"/>
+      <c r="C169"/>
+      <c r="D169"/>
+      <c r="E169"/>
+      <c r="F169" s="23"/>
+    </row>
+    <row r="170" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A170"/>
+      <c r="B170"/>
+      <c r="C170"/>
+      <c r="D170"/>
+      <c r="E170"/>
+      <c r="F170" s="23"/>
+    </row>
+    <row r="171" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A171"/>
+      <c r="B171"/>
+      <c r="C171"/>
+      <c r="D171"/>
+      <c r="E171"/>
+      <c r="F171" s="23"/>
+    </row>
+    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A172"/>
+      <c r="B172"/>
+      <c r="C172"/>
+      <c r="D172"/>
+      <c r="E172"/>
+      <c r="F172" s="23"/>
+    </row>
+    <row r="173" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A173"/>
+      <c r="B173"/>
+      <c r="C173"/>
+      <c r="D173"/>
+      <c r="E173"/>
+      <c r="F173" s="23"/>
+    </row>
+    <row r="174" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A174"/>
+      <c r="B174"/>
+      <c r="C174"/>
+      <c r="D174"/>
+      <c r="E174"/>
+      <c r="F174" s="23"/>
+    </row>
+    <row r="175" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A175"/>
+      <c r="B175"/>
+      <c r="C175"/>
+      <c r="D175"/>
+      <c r="E175"/>
+      <c r="F175" s="23"/>
+    </row>
+    <row r="176" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A176"/>
+      <c r="B176"/>
+      <c r="C176"/>
+      <c r="D176"/>
+      <c r="E176"/>
+      <c r="F176" s="23"/>
+    </row>
+    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A177"/>
+      <c r="B177"/>
+      <c r="C177"/>
+      <c r="D177"/>
+      <c r="E177"/>
+      <c r="F177" s="23"/>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A178"/>
+      <c r="B178"/>
+      <c r="C178"/>
+      <c r="D178"/>
+      <c r="E178"/>
+      <c r="F178" s="23"/>
+    </row>
+    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A179"/>
+      <c r="B179"/>
+      <c r="C179"/>
+      <c r="D179"/>
+      <c r="E179"/>
+      <c r="F179" s="23"/>
+    </row>
+    <row r="180" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A180"/>
+      <c r="B180"/>
+      <c r="C180"/>
+      <c r="D180"/>
+      <c r="E180"/>
+      <c r="F180" s="23"/>
+    </row>
+    <row r="181" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A181"/>
+      <c r="B181"/>
+      <c r="C181"/>
+      <c r="D181"/>
+      <c r="E181"/>
+      <c r="F181" s="23"/>
+    </row>
+    <row r="182" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A182"/>
+      <c r="B182"/>
+      <c r="C182"/>
+      <c r="D182"/>
+      <c r="E182"/>
+      <c r="F182" s="23"/>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A183"/>
+      <c r="B183"/>
+      <c r="C183"/>
+      <c r="D183"/>
+      <c r="E183"/>
+      <c r="F183" s="23"/>
+    </row>
+    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A184"/>
+      <c r="B184"/>
+      <c r="C184"/>
+      <c r="D184"/>
+      <c r="E184"/>
+      <c r="F184" s="23"/>
+    </row>
+    <row r="185" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A185"/>
+      <c r="B185"/>
+      <c r="C185"/>
+      <c r="D185"/>
+      <c r="E185"/>
+      <c r="F185" s="23"/>
+    </row>
+    <row r="186" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A186"/>
+      <c r="B186"/>
+      <c r="C186"/>
+      <c r="D186"/>
+      <c r="E186"/>
+      <c r="F186" s="23"/>
+    </row>
+    <row r="187" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A187"/>
+      <c r="B187"/>
+      <c r="C187"/>
+      <c r="D187"/>
+      <c r="E187"/>
+      <c r="F187" s="23"/>
+    </row>
+    <row r="188" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A188"/>
+      <c r="B188"/>
+      <c r="C188"/>
+      <c r="D188"/>
+      <c r="E188"/>
+      <c r="F188" s="23"/>
+    </row>
+    <row r="189" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A189"/>
+      <c r="B189"/>
+      <c r="C189"/>
+      <c r="D189"/>
+      <c r="E189"/>
+      <c r="F189" s="23"/>
+    </row>
+    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A190"/>
+      <c r="B190"/>
+      <c r="C190"/>
+      <c r="D190"/>
+      <c r="E190"/>
+      <c r="F190" s="23"/>
+    </row>
+    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A191"/>
+      <c r="B191"/>
+      <c r="C191"/>
+      <c r="D191"/>
+      <c r="E191"/>
+      <c r="F191" s="23"/>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A192"/>
+      <c r="B192"/>
+      <c r="C192"/>
+      <c r="D192"/>
+      <c r="E192"/>
+      <c r="F192" s="23"/>
+    </row>
+    <row r="193" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A193"/>
+      <c r="B193"/>
+      <c r="C193"/>
+      <c r="D193"/>
+      <c r="E193"/>
+      <c r="F193" s="23"/>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A194"/>
+      <c r="B194"/>
+      <c r="C194"/>
+      <c r="D194"/>
+      <c r="E194"/>
+      <c r="F194" s="23"/>
+    </row>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A195"/>
+      <c r="B195"/>
+      <c r="C195"/>
+      <c r="D195"/>
+      <c r="E195"/>
+      <c r="F195" s="23"/>
+    </row>
+    <row r="196" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A196"/>
+      <c r="B196"/>
+      <c r="C196"/>
+      <c r="D196"/>
+      <c r="E196"/>
+      <c r="F196" s="23"/>
+    </row>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A197"/>
+      <c r="B197"/>
+      <c r="C197"/>
+      <c r="D197"/>
+      <c r="E197"/>
+      <c r="F197" s="23"/>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A198"/>
+      <c r="B198"/>
+      <c r="C198"/>
+      <c r="D198"/>
+      <c r="E198"/>
+      <c r="F198" s="23"/>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A199"/>
+      <c r="B199"/>
+      <c r="C199"/>
+      <c r="D199"/>
+      <c r="E199"/>
+      <c r="F199" s="23"/>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A200"/>
+      <c r="B200"/>
+      <c r="C200"/>
+      <c r="D200"/>
+      <c r="E200"/>
+      <c r="F200" s="23"/>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A201"/>
+      <c r="B201"/>
+      <c r="C201"/>
+      <c r="D201"/>
+      <c r="E201"/>
+      <c r="F201" s="23"/>
+    </row>
+    <row r="202" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A202"/>
+      <c r="B202"/>
+      <c r="C202"/>
+      <c r="D202"/>
+      <c r="E202"/>
+      <c r="F202" s="23"/>
+    </row>
+    <row r="203" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A203"/>
+      <c r="B203"/>
+      <c r="C203"/>
+      <c r="D203"/>
+      <c r="E203"/>
+      <c r="F203" s="23"/>
+    </row>
+    <row r="204" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A204"/>
+      <c r="B204"/>
+      <c r="C204"/>
+      <c r="D204"/>
+      <c r="E204"/>
+      <c r="F204" s="23"/>
+    </row>
+    <row r="205" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A205"/>
+      <c r="B205"/>
+      <c r="C205"/>
+      <c r="D205"/>
+      <c r="E205"/>
+      <c r="F205" s="23"/>
+    </row>
+    <row r="206" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A206"/>
+      <c r="B206"/>
+      <c r="C206"/>
+      <c r="D206"/>
+      <c r="E206"/>
+      <c r="F206" s="23"/>
+    </row>
+    <row r="207" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A207"/>
+      <c r="B207"/>
+      <c r="C207"/>
+      <c r="D207"/>
+      <c r="E207"/>
+      <c r="F207" s="23"/>
+    </row>
+    <row r="208" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A208"/>
+      <c r="B208"/>
+      <c r="C208"/>
+      <c r="D208"/>
+      <c r="E208"/>
+      <c r="F208" s="23"/>
+    </row>
+    <row r="209" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A209"/>
+      <c r="B209"/>
+      <c r="C209"/>
+      <c r="D209"/>
+      <c r="E209"/>
+      <c r="F209" s="23"/>
+    </row>
+    <row r="210" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A210"/>
+      <c r="B210"/>
+      <c r="C210"/>
+      <c r="D210"/>
+      <c r="E210"/>
+      <c r="F210" s="23"/>
+    </row>
+    <row r="211" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A211"/>
+      <c r="B211"/>
+      <c r="C211"/>
+      <c r="D211"/>
+      <c r="E211"/>
+      <c r="F211" s="23"/>
+    </row>
+    <row r="212" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A212"/>
+      <c r="B212"/>
+      <c r="C212"/>
+      <c r="D212"/>
+      <c r="E212"/>
+      <c r="F212" s="23"/>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A213"/>
+      <c r="B213"/>
+      <c r="C213"/>
+      <c r="D213"/>
+      <c r="E213"/>
+      <c r="F213" s="23"/>
+    </row>
+    <row r="214" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A214"/>
+      <c r="B214"/>
+      <c r="C214"/>
+      <c r="D214"/>
+      <c r="E214"/>
+      <c r="F214" s="23"/>
+    </row>
+    <row r="215" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A215"/>
+      <c r="B215"/>
+      <c r="C215"/>
+      <c r="D215"/>
+      <c r="E215"/>
+      <c r="F215" s="23"/>
+    </row>
+    <row r="216" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A216"/>
+      <c r="B216"/>
+      <c r="C216"/>
+      <c r="D216"/>
+      <c r="E216"/>
+      <c r="F216" s="23"/>
+    </row>
+    <row r="217" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A217"/>
+      <c r="B217"/>
+      <c r="C217"/>
+      <c r="D217"/>
+      <c r="E217"/>
+      <c r="F217" s="23"/>
+    </row>
+    <row r="218" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A218"/>
+      <c r="B218"/>
+      <c r="C218"/>
+      <c r="D218"/>
+      <c r="E218"/>
+      <c r="F218" s="23"/>
+    </row>
+    <row r="219" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A219"/>
+      <c r="B219"/>
+      <c r="C219"/>
+      <c r="D219"/>
+      <c r="E219"/>
+      <c r="F219" s="23"/>
+    </row>
+    <row r="220" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A220"/>
+      <c r="B220"/>
+      <c r="C220"/>
+      <c r="D220"/>
+      <c r="E220"/>
+      <c r="F220" s="23"/>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A221"/>
+      <c r="B221"/>
+      <c r="C221"/>
+      <c r="D221"/>
+      <c r="E221"/>
+      <c r="F221" s="23"/>
+    </row>
+    <row r="222" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A222"/>
+      <c r="B222"/>
+      <c r="C222"/>
+      <c r="D222"/>
+      <c r="E222"/>
+      <c r="F222" s="23"/>
+    </row>
+    <row r="223" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A223"/>
+      <c r="B223"/>
+      <c r="C223"/>
+      <c r="D223"/>
+      <c r="E223"/>
+      <c r="F223" s="23"/>
+    </row>
+    <row r="224" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A224"/>
+      <c r="B224"/>
+      <c r="C224"/>
+      <c r="D224"/>
+      <c r="E224"/>
+      <c r="F224" s="23"/>
+    </row>
+    <row r="225" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A225"/>
+      <c r="B225"/>
+      <c r="C225"/>
+      <c r="D225"/>
+      <c r="E225"/>
+      <c r="F225" s="23"/>
+    </row>
+    <row r="226" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A226"/>
+      <c r="B226"/>
+      <c r="C226"/>
+      <c r="D226"/>
+      <c r="E226"/>
+      <c r="F226" s="23"/>
+    </row>
+    <row r="227" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A227"/>
+      <c r="B227"/>
+      <c r="C227"/>
+      <c r="D227"/>
+      <c r="E227"/>
+      <c r="F227" s="23"/>
+    </row>
+    <row r="228" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A228"/>
+      <c r="B228"/>
+      <c r="C228"/>
+      <c r="D228"/>
+      <c r="E228"/>
+      <c r="F228" s="23"/>
+    </row>
+    <row r="229" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A229"/>
+      <c r="B229"/>
+      <c r="C229"/>
+      <c r="D229"/>
+      <c r="E229"/>
+      <c r="F229" s="23"/>
+    </row>
+    <row r="230" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A230"/>
+      <c r="B230"/>
+      <c r="C230"/>
+      <c r="D230"/>
+      <c r="E230"/>
+      <c r="F230" s="23"/>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A231"/>
+      <c r="B231"/>
+      <c r="C231"/>
+      <c r="D231"/>
+      <c r="E231"/>
+      <c r="F231" s="23"/>
+    </row>
+    <row r="232" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A232"/>
+      <c r="B232"/>
+      <c r="C232"/>
+      <c r="D232"/>
+      <c r="E232"/>
+      <c r="F232" s="23"/>
+    </row>
+    <row r="233" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A233"/>
+      <c r="B233"/>
+      <c r="C233"/>
+      <c r="D233"/>
+      <c r="E233"/>
+      <c r="F233" s="23"/>
+    </row>
+    <row r="234" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A234"/>
+      <c r="B234"/>
+      <c r="C234"/>
+      <c r="D234"/>
+      <c r="E234"/>
+      <c r="F234" s="23"/>
+    </row>
+    <row r="235" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A235"/>
+      <c r="B235"/>
+      <c r="C235"/>
+      <c r="D235"/>
+      <c r="E235"/>
+      <c r="F235" s="23"/>
+    </row>
+    <row r="236" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A236"/>
+      <c r="B236"/>
+      <c r="C236"/>
+      <c r="D236"/>
+      <c r="E236"/>
+      <c r="F236" s="23"/>
+    </row>
+    <row r="237" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A237"/>
+      <c r="B237"/>
+      <c r="C237"/>
+      <c r="D237"/>
+      <c r="E237"/>
+      <c r="F237" s="23"/>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A238"/>
+      <c r="B238"/>
+      <c r="C238"/>
+      <c r="D238"/>
+      <c r="E238"/>
+      <c r="F238" s="23"/>
+    </row>
+    <row r="239" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A239"/>
+      <c r="B239"/>
+      <c r="C239"/>
+      <c r="D239"/>
+      <c r="E239"/>
+      <c r="F239" s="23"/>
+    </row>
+    <row r="240" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A240"/>
+      <c r="B240"/>
+      <c r="C240"/>
+      <c r="D240"/>
+      <c r="E240"/>
+      <c r="F240" s="23"/>
+    </row>
+    <row r="241" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A241"/>
+      <c r="B241"/>
+      <c r="C241"/>
+      <c r="D241"/>
+      <c r="E241"/>
+      <c r="F241" s="23"/>
+    </row>
+    <row r="242" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A242"/>
+      <c r="B242"/>
+      <c r="C242"/>
+      <c r="D242"/>
+      <c r="E242"/>
+      <c r="F242" s="23"/>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A243"/>
+      <c r="B243"/>
+      <c r="C243"/>
+      <c r="D243"/>
+      <c r="E243"/>
+      <c r="F243" s="23"/>
+    </row>
+    <row r="244" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A244"/>
+      <c r="B244"/>
+      <c r="C244"/>
+      <c r="D244"/>
+      <c r="E244"/>
+      <c r="F244" s="23"/>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A245"/>
+      <c r="B245"/>
+      <c r="C245"/>
+      <c r="D245"/>
+      <c r="E245"/>
+      <c r="F245" s="23"/>
+    </row>
+    <row r="246" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A246"/>
+      <c r="B246"/>
+      <c r="C246"/>
+      <c r="D246"/>
+      <c r="E246"/>
+      <c r="F246" s="23"/>
+    </row>
+    <row r="247" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A247"/>
+      <c r="B247"/>
+      <c r="C247"/>
+      <c r="D247"/>
+      <c r="E247"/>
+      <c r="F247" s="23"/>
+    </row>
+    <row r="248" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A248"/>
+      <c r="B248"/>
+      <c r="C248"/>
+      <c r="D248"/>
+      <c r="E248"/>
+      <c r="F248" s="23"/>
+    </row>
+    <row r="249" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A249"/>
+      <c r="B249"/>
+      <c r="C249"/>
+      <c r="D249"/>
+      <c r="E249"/>
+      <c r="F249" s="23"/>
+    </row>
+    <row r="250" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A250"/>
+      <c r="B250"/>
+      <c r="C250"/>
+      <c r="D250"/>
+      <c r="E250"/>
+      <c r="F250" s="23"/>
+    </row>
+    <row r="251" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A251"/>
+      <c r="B251"/>
+      <c r="C251"/>
+      <c r="D251"/>
+      <c r="E251"/>
+      <c r="F251" s="23"/>
+    </row>
+    <row r="252" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A252"/>
+      <c r="B252"/>
+      <c r="C252"/>
+      <c r="D252"/>
+      <c r="E252"/>
+      <c r="F252" s="23"/>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A253"/>
+      <c r="B253"/>
+      <c r="C253"/>
+      <c r="D253"/>
+      <c r="E253"/>
+      <c r="F253" s="23"/>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A254"/>
+      <c r="B254"/>
+      <c r="C254"/>
+      <c r="D254"/>
+      <c r="E254"/>
+      <c r="F254" s="23"/>
+    </row>
+    <row r="255" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A255"/>
+      <c r="B255"/>
+      <c r="C255"/>
+      <c r="D255"/>
+      <c r="E255"/>
+      <c r="F255" s="23"/>
+    </row>
+    <row r="256" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A256"/>
+      <c r="B256"/>
+      <c r="C256"/>
+      <c r="D256"/>
+      <c r="E256"/>
+      <c r="F256" s="23"/>
+    </row>
+    <row r="257" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A257"/>
+      <c r="B257"/>
+      <c r="C257"/>
+      <c r="D257"/>
+      <c r="E257"/>
+      <c r="F257" s="23"/>
+    </row>
+    <row r="258" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A258"/>
+      <c r="B258"/>
+      <c r="C258"/>
+      <c r="D258"/>
+      <c r="E258"/>
+      <c r="F258" s="23"/>
+    </row>
+    <row r="259" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A259"/>
+      <c r="B259"/>
+      <c r="C259"/>
+      <c r="D259"/>
+      <c r="E259"/>
+      <c r="F259" s="23"/>
+    </row>
+    <row r="260" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A260"/>
+      <c r="B260"/>
+      <c r="C260"/>
+      <c r="D260"/>
+      <c r="E260"/>
+      <c r="F260" s="23"/>
+    </row>
+    <row r="261" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A261"/>
+      <c r="B261"/>
+      <c r="C261"/>
+      <c r="D261"/>
+      <c r="E261"/>
+      <c r="F261" s="23"/>
+    </row>
+    <row r="262" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A262"/>
+      <c r="B262"/>
+      <c r="C262"/>
+      <c r="D262"/>
+      <c r="E262"/>
+      <c r="F262" s="23"/>
+    </row>
+    <row r="263" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A263"/>
+      <c r="B263"/>
+      <c r="C263"/>
+      <c r="D263"/>
+      <c r="E263"/>
+      <c r="F263" s="23"/>
+    </row>
+    <row r="264" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A264"/>
+      <c r="B264"/>
+      <c r="C264"/>
+      <c r="D264"/>
+      <c r="E264"/>
+      <c r="F264" s="23"/>
+    </row>
+    <row r="265" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A265"/>
+      <c r="B265"/>
+      <c r="C265"/>
+      <c r="D265"/>
+      <c r="E265"/>
+      <c r="F265" s="23"/>
+    </row>
+    <row r="266" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A266"/>
+      <c r="B266"/>
+      <c r="C266"/>
+      <c r="D266"/>
+      <c r="E266"/>
+      <c r="F266" s="23"/>
+    </row>
+    <row r="267" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A267"/>
+      <c r="B267"/>
+      <c r="C267"/>
+      <c r="D267"/>
+      <c r="E267"/>
+      <c r="F267" s="23"/>
+    </row>
+    <row r="268" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A268"/>
+      <c r="B268"/>
+      <c r="C268"/>
+      <c r="D268"/>
+      <c r="E268"/>
+      <c r="F268" s="23"/>
+    </row>
+    <row r="269" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A269"/>
+      <c r="B269"/>
+      <c r="C269"/>
+      <c r="D269"/>
+      <c r="E269"/>
+      <c r="F269" s="23"/>
+    </row>
+    <row r="270" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A270"/>
+      <c r="B270"/>
+      <c r="C270"/>
+      <c r="D270"/>
+      <c r="E270"/>
+      <c r="F270" s="23"/>
+    </row>
+    <row r="271" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A271"/>
+      <c r="B271"/>
+      <c r="C271"/>
+      <c r="D271"/>
+      <c r="E271"/>
+      <c r="F271" s="23"/>
+    </row>
+    <row r="272" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A272"/>
+      <c r="B272"/>
+      <c r="C272"/>
+      <c r="D272"/>
+      <c r="E272"/>
+      <c r="F272" s="23"/>
+    </row>
+    <row r="273" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A273"/>
+      <c r="B273"/>
+      <c r="C273"/>
+      <c r="D273"/>
+      <c r="E273"/>
+      <c r="F273" s="23"/>
+    </row>
+    <row r="274" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A274"/>
+      <c r="B274"/>
+      <c r="C274"/>
+      <c r="D274"/>
+      <c r="E274"/>
+      <c r="F274" s="23"/>
+    </row>
+    <row r="275" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A275"/>
+      <c r="B275"/>
+      <c r="C275"/>
+      <c r="D275"/>
+      <c r="E275"/>
+      <c r="F275" s="23"/>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A276"/>
+      <c r="B276"/>
+      <c r="C276"/>
+      <c r="D276"/>
+      <c r="E276"/>
+      <c r="F276" s="23"/>
+    </row>
+    <row r="277" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A277"/>
+      <c r="B277"/>
+      <c r="C277"/>
+      <c r="D277"/>
+      <c r="E277"/>
+      <c r="F277" s="23"/>
+    </row>
+    <row r="278" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A278"/>
+      <c r="B278"/>
+      <c r="C278"/>
+      <c r="D278"/>
+      <c r="E278"/>
+      <c r="F278" s="23"/>
+    </row>
+    <row r="279" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A279"/>
+      <c r="B279"/>
+      <c r="C279"/>
+      <c r="D279"/>
+      <c r="E279"/>
+      <c r="F279" s="23"/>
+    </row>
+    <row r="280" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A280"/>
+      <c r="B280"/>
+      <c r="C280"/>
+      <c r="D280"/>
+      <c r="E280"/>
+      <c r="F280" s="23"/>
+    </row>
+    <row r="281" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A281"/>
+      <c r="B281"/>
+      <c r="C281"/>
+      <c r="D281"/>
+      <c r="E281"/>
+      <c r="F281" s="23"/>
+    </row>
+    <row r="282" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A282"/>
+      <c r="B282"/>
+      <c r="C282"/>
+      <c r="D282"/>
+      <c r="E282"/>
+      <c r="F282" s="23"/>
+    </row>
+    <row r="283" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A283"/>
+      <c r="B283"/>
+      <c r="C283"/>
+      <c r="D283"/>
+      <c r="E283"/>
+      <c r="F283" s="23"/>
+    </row>
+    <row r="284" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A284"/>
+      <c r="B284"/>
+      <c r="C284"/>
+      <c r="D284"/>
+      <c r="E284"/>
+      <c r="F284" s="23"/>
+    </row>
+    <row r="285" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A285"/>
+      <c r="B285"/>
+      <c r="C285"/>
+      <c r="D285"/>
+      <c r="E285"/>
+      <c r="F285" s="23"/>
+    </row>
+    <row r="286" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A286"/>
+      <c r="B286"/>
+      <c r="C286"/>
+      <c r="D286"/>
+      <c r="E286"/>
+      <c r="F286" s="23"/>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A287"/>
+      <c r="B287"/>
+      <c r="C287"/>
+      <c r="D287"/>
+      <c r="E287"/>
+      <c r="F287" s="23"/>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A288"/>
+      <c r="B288"/>
+      <c r="C288"/>
+      <c r="D288"/>
+      <c r="E288"/>
+      <c r="F288" s="23"/>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A289"/>
+      <c r="B289"/>
+      <c r="C289"/>
+      <c r="D289"/>
+      <c r="E289"/>
+      <c r="F289" s="23"/>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A290"/>
+      <c r="B290"/>
+      <c r="C290"/>
+      <c r="D290"/>
+      <c r="E290"/>
+      <c r="F290" s="23"/>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A291"/>
+      <c r="B291"/>
+      <c r="C291"/>
+      <c r="D291"/>
+      <c r="E291"/>
+      <c r="F291" s="23"/>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A292"/>
+      <c r="B292"/>
+      <c r="C292"/>
+      <c r="D292"/>
+      <c r="E292"/>
+      <c r="F292" s="23"/>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A293"/>
+      <c r="B293"/>
+      <c r="C293"/>
+      <c r="D293"/>
+      <c r="E293"/>
+      <c r="F293" s="23"/>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A294"/>
+      <c r="B294"/>
+      <c r="C294"/>
+      <c r="D294"/>
+      <c r="E294"/>
+      <c r="F294" s="23"/>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A295"/>
+      <c r="B295"/>
+      <c r="C295"/>
+      <c r="D295"/>
+      <c r="E295"/>
+      <c r="F295" s="23"/>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A296"/>
+      <c r="B296"/>
+      <c r="C296"/>
+      <c r="D296"/>
+      <c r="E296"/>
+      <c r="F296" s="23"/>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A297"/>
+      <c r="B297"/>
+      <c r="C297"/>
+      <c r="D297"/>
+      <c r="E297"/>
+      <c r="F297" s="23"/>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A298"/>
+      <c r="B298"/>
+      <c r="C298"/>
+      <c r="D298"/>
+      <c r="E298"/>
+      <c r="F298" s="23"/>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A299"/>
+      <c r="B299"/>
+      <c r="C299"/>
+      <c r="D299"/>
+      <c r="E299"/>
+      <c r="F299" s="23"/>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A300"/>
+      <c r="B300"/>
+      <c r="C300"/>
+      <c r="D300"/>
+      <c r="E300"/>
+      <c r="F300" s="23"/>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A301"/>
+      <c r="B301"/>
+      <c r="C301"/>
+      <c r="D301"/>
+      <c r="E301"/>
+      <c r="F301" s="23"/>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A302"/>
+      <c r="B302"/>
+      <c r="C302"/>
+      <c r="D302"/>
+      <c r="E302"/>
+      <c r="F302" s="23"/>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A303"/>
+      <c r="B303"/>
+      <c r="C303"/>
+      <c r="D303"/>
+      <c r="E303"/>
+      <c r="F303" s="23"/>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A304"/>
+      <c r="B304"/>
+      <c r="C304"/>
+      <c r="D304"/>
+      <c r="E304"/>
+      <c r="F304" s="23"/>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A305"/>
+      <c r="B305"/>
+      <c r="C305"/>
+      <c r="D305"/>
+      <c r="E305"/>
+      <c r="F305" s="23"/>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A306"/>
+      <c r="B306"/>
+      <c r="C306"/>
+      <c r="D306"/>
+      <c r="E306"/>
+      <c r="F306" s="23"/>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A307"/>
+      <c r="B307"/>
+      <c r="C307"/>
+      <c r="D307"/>
+      <c r="E307"/>
+      <c r="F307" s="23"/>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A308"/>
+      <c r="B308"/>
+      <c r="C308"/>
+      <c r="D308"/>
+      <c r="E308"/>
+      <c r="F308" s="23"/>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A309"/>
+      <c r="B309"/>
+      <c r="C309"/>
+      <c r="D309"/>
+      <c r="E309"/>
+      <c r="F309" s="23"/>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A310"/>
+      <c r="B310"/>
+      <c r="C310"/>
+      <c r="D310"/>
+      <c r="E310"/>
+      <c r="F310" s="23"/>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A311"/>
+      <c r="B311"/>
+      <c r="C311"/>
+      <c r="D311"/>
+      <c r="E311"/>
+      <c r="F311" s="23"/>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A312"/>
+      <c r="B312"/>
+      <c r="C312"/>
+      <c r="D312"/>
+      <c r="E312"/>
+      <c r="F312" s="23"/>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A313"/>
+      <c r="B313"/>
+      <c r="C313"/>
+      <c r="D313"/>
+      <c r="E313"/>
+      <c r="F313" s="23"/>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A314"/>
+      <c r="B314"/>
+      <c r="C314"/>
+      <c r="D314"/>
+      <c r="E314"/>
+      <c r="F314" s="23"/>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A315"/>
+      <c r="B315"/>
+      <c r="C315"/>
+      <c r="D315"/>
+      <c r="E315"/>
+      <c r="F315" s="23"/>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A316"/>
+      <c r="B316"/>
+      <c r="C316"/>
+      <c r="D316"/>
+      <c r="E316"/>
+      <c r="F316" s="23"/>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A317"/>
+      <c r="B317"/>
+      <c r="C317"/>
+      <c r="D317"/>
+      <c r="E317"/>
+      <c r="F317" s="23"/>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A318"/>
+      <c r="B318"/>
+      <c r="C318"/>
+      <c r="D318"/>
+      <c r="E318"/>
+      <c r="F318" s="23"/>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A319"/>
+      <c r="B319"/>
+      <c r="C319"/>
+      <c r="D319"/>
+      <c r="E319"/>
+      <c r="F319" s="23"/>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A320"/>
+      <c r="B320"/>
+      <c r="C320"/>
+      <c r="D320"/>
+      <c r="E320"/>
+      <c r="F320" s="23"/>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A321"/>
+      <c r="B321"/>
+      <c r="C321"/>
+      <c r="D321"/>
+      <c r="E321"/>
+      <c r="F321" s="23"/>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A322"/>
+      <c r="B322"/>
+      <c r="C322"/>
+      <c r="D322"/>
+      <c r="E322"/>
+      <c r="F322" s="23"/>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A323"/>
+      <c r="B323"/>
+      <c r="C323"/>
+      <c r="D323"/>
+      <c r="E323"/>
+      <c r="F323" s="23"/>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A324"/>
+      <c r="B324"/>
+      <c r="C324"/>
+      <c r="D324"/>
+      <c r="E324"/>
+      <c r="F324" s="23"/>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A325"/>
+      <c r="B325"/>
+      <c r="C325"/>
+      <c r="D325"/>
+      <c r="E325"/>
+      <c r="F325" s="23"/>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A326"/>
+      <c r="B326"/>
+      <c r="C326"/>
+      <c r="D326"/>
+      <c r="E326"/>
+      <c r="F326" s="23"/>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A327"/>
+      <c r="B327"/>
+      <c r="C327"/>
+      <c r="D327"/>
+      <c r="E327"/>
+      <c r="F327" s="23"/>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A328"/>
+      <c r="B328"/>
+      <c r="C328"/>
+      <c r="D328"/>
+      <c r="E328"/>
+      <c r="F328" s="23"/>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A329"/>
+      <c r="B329"/>
+      <c r="C329"/>
+      <c r="D329"/>
+      <c r="E329"/>
+      <c r="F329" s="23"/>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A330"/>
+      <c r="B330"/>
+      <c r="C330"/>
+      <c r="D330"/>
+      <c r="E330"/>
+      <c r="F330" s="23"/>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A331"/>
+      <c r="B331"/>
+      <c r="C331"/>
+      <c r="D331"/>
+      <c r="E331"/>
+      <c r="F331" s="23"/>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A332"/>
+      <c r="B332"/>
+      <c r="C332"/>
+      <c r="D332"/>
+      <c r="E332"/>
+      <c r="F332" s="23"/>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A333"/>
+      <c r="B333"/>
+      <c r="C333"/>
+      <c r="D333"/>
+      <c r="E333"/>
+      <c r="F333" s="23"/>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A334"/>
+      <c r="B334"/>
+      <c r="C334"/>
+      <c r="D334"/>
+      <c r="E334"/>
+      <c r="F334" s="23"/>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A335"/>
+      <c r="B335"/>
+      <c r="C335"/>
+      <c r="D335"/>
+      <c r="E335"/>
+      <c r="F335" s="23"/>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A336"/>
+      <c r="B336"/>
+      <c r="C336"/>
+      <c r="D336"/>
+      <c r="E336"/>
+      <c r="F336" s="23"/>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A337"/>
+      <c r="B337"/>
+      <c r="C337"/>
+      <c r="D337"/>
+      <c r="E337"/>
+      <c r="F337" s="23"/>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A338"/>
+      <c r="B338"/>
+      <c r="C338"/>
+      <c r="D338"/>
+      <c r="E338"/>
+      <c r="F338" s="23"/>
+    </row>
+    <row r="339" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A339"/>
+      <c r="B339"/>
+      <c r="C339"/>
+      <c r="D339"/>
+      <c r="E339"/>
+      <c r="F339" s="23"/>
+    </row>
+    <row r="340" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A340"/>
+      <c r="B340"/>
+      <c r="C340"/>
+      <c r="D340"/>
+      <c r="E340"/>
+      <c r="F340" s="23"/>
+    </row>
+    <row r="341" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A341"/>
+      <c r="B341"/>
+      <c r="C341"/>
+      <c r="D341"/>
+      <c r="E341"/>
+      <c r="F341" s="23"/>
+    </row>
+    <row r="342" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A342"/>
+      <c r="B342"/>
+      <c r="C342"/>
+      <c r="D342"/>
+      <c r="E342"/>
+      <c r="F342" s="23"/>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A343"/>
+      <c r="B343"/>
+      <c r="C343"/>
+      <c r="D343"/>
+      <c r="E343"/>
+      <c r="F343" s="23"/>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A344"/>
+      <c r="B344"/>
+      <c r="C344"/>
+      <c r="D344"/>
+      <c r="E344"/>
+      <c r="F344" s="23"/>
+    </row>
+    <row r="345" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A345"/>
+      <c r="B345"/>
+      <c r="C345"/>
+      <c r="D345"/>
+      <c r="E345"/>
+      <c r="F345" s="23"/>
+    </row>
+    <row r="346" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A346"/>
+      <c r="B346"/>
+      <c r="C346"/>
+      <c r="D346"/>
+      <c r="E346"/>
+      <c r="F346" s="23"/>
+    </row>
+    <row r="347" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A347"/>
+      <c r="B347"/>
+      <c r="C347"/>
+      <c r="D347"/>
+      <c r="E347"/>
+      <c r="F347" s="23"/>
+    </row>
+    <row r="348" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A348"/>
+      <c r="B348"/>
+      <c r="C348"/>
+      <c r="D348"/>
+      <c r="E348"/>
+      <c r="F348" s="23"/>
+    </row>
+    <row r="349" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A349"/>
+      <c r="B349"/>
+      <c r="C349"/>
+      <c r="D349"/>
+      <c r="E349"/>
+      <c r="F349" s="23"/>
+    </row>
+    <row r="350" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A350"/>
+      <c r="B350"/>
+      <c r="C350"/>
+      <c r="D350"/>
+      <c r="E350"/>
+      <c r="F350" s="23"/>
+    </row>
+    <row r="351" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A351"/>
+      <c r="B351"/>
+      <c r="C351"/>
+      <c r="D351"/>
+      <c r="E351"/>
+      <c r="F351" s="23"/>
+    </row>
+    <row r="352" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A352"/>
+      <c r="B352"/>
+      <c r="C352"/>
+      <c r="D352"/>
+      <c r="E352"/>
+      <c r="F352" s="23"/>
+    </row>
+    <row r="353" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A353"/>
+      <c r="B353"/>
+      <c r="C353"/>
+      <c r="D353"/>
+      <c r="E353"/>
+      <c r="F353" s="23"/>
+    </row>
+    <row r="354" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A354"/>
+      <c r="B354"/>
+      <c r="C354"/>
+      <c r="D354"/>
+      <c r="E354"/>
+      <c r="F354" s="23"/>
+    </row>
+    <row r="355" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A355"/>
+      <c r="B355"/>
+      <c r="C355"/>
+      <c r="D355"/>
+      <c r="E355"/>
+      <c r="F355" s="23"/>
+    </row>
+    <row r="356" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A356"/>
+      <c r="B356"/>
+      <c r="C356"/>
+      <c r="D356"/>
+      <c r="E356"/>
+      <c r="F356" s="23"/>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A357"/>
+      <c r="B357"/>
+      <c r="C357"/>
+      <c r="D357"/>
+      <c r="E357"/>
+      <c r="F357" s="23"/>
+    </row>
+    <row r="358" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A358"/>
+      <c r="B358"/>
+      <c r="C358"/>
+      <c r="D358"/>
+      <c r="E358"/>
+      <c r="F358" s="23"/>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A359"/>
+      <c r="B359"/>
+      <c r="C359"/>
+      <c r="D359"/>
+      <c r="E359"/>
+      <c r="F359" s="23"/>
+    </row>
+    <row r="360" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A360"/>
+      <c r="B360"/>
+      <c r="C360"/>
+      <c r="D360"/>
+      <c r="E360"/>
+      <c r="F360" s="23"/>
+    </row>
+    <row r="361" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A361"/>
+      <c r="B361"/>
+      <c r="C361"/>
+      <c r="D361"/>
+      <c r="E361"/>
+      <c r="F361" s="23"/>
+    </row>
+    <row r="362" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A362"/>
+      <c r="B362"/>
+      <c r="C362"/>
+      <c r="D362"/>
+      <c r="E362"/>
+      <c r="F362" s="23"/>
+    </row>
+    <row r="363" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A363"/>
+      <c r="B363"/>
+      <c r="C363"/>
+      <c r="D363"/>
+      <c r="E363"/>
+      <c r="F363" s="23"/>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A364"/>
+      <c r="B364"/>
+      <c r="C364"/>
+      <c r="D364"/>
+      <c r="E364"/>
+      <c r="F364" s="23"/>
+    </row>
+    <row r="365" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A365"/>
+      <c r="B365"/>
+      <c r="C365"/>
+      <c r="D365"/>
+      <c r="E365"/>
+      <c r="F365" s="23"/>
+    </row>
+    <row r="366" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A366"/>
+      <c r="B366"/>
+      <c r="C366"/>
+      <c r="D366"/>
+      <c r="E366"/>
+      <c r="F366" s="23"/>
+    </row>
+    <row r="367" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A367"/>
+      <c r="B367"/>
+      <c r="C367"/>
+      <c r="D367"/>
+      <c r="E367"/>
+      <c r="F367" s="23"/>
+    </row>
+    <row r="368" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A368"/>
+      <c r="B368"/>
+      <c r="C368"/>
+      <c r="D368"/>
+      <c r="E368"/>
+      <c r="F368" s="23"/>
+    </row>
+    <row r="369" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A369"/>
+      <c r="B369"/>
+      <c r="C369"/>
+      <c r="D369"/>
+      <c r="E369"/>
+      <c r="F369" s="23"/>
+    </row>
+    <row r="370" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A370"/>
+      <c r="B370"/>
+      <c r="C370"/>
+      <c r="D370"/>
+      <c r="E370"/>
+      <c r="F370" s="23"/>
+    </row>
+    <row r="371" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A371"/>
+      <c r="B371"/>
+      <c r="C371"/>
+      <c r="D371"/>
+      <c r="E371"/>
+      <c r="F371" s="23"/>
+    </row>
+    <row r="372" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A372"/>
+      <c r="B372"/>
+      <c r="C372"/>
+      <c r="D372"/>
+      <c r="E372"/>
+      <c r="F372" s="23"/>
+    </row>
+    <row r="373" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A373"/>
+      <c r="B373"/>
+      <c r="C373"/>
+      <c r="D373"/>
+      <c r="E373"/>
+      <c r="F373" s="23"/>
+    </row>
+    <row r="374" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A374"/>
+      <c r="B374"/>
+      <c r="C374"/>
+      <c r="D374"/>
+      <c r="E374"/>
+      <c r="F374" s="23"/>
+    </row>
+    <row r="375" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A375"/>
+      <c r="B375"/>
+      <c r="C375"/>
+      <c r="D375"/>
+      <c r="E375"/>
+      <c r="F375" s="23"/>
+    </row>
+    <row r="376" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A376"/>
+      <c r="B376"/>
+      <c r="C376"/>
+      <c r="D376"/>
+      <c r="E376"/>
+      <c r="F376" s="23"/>
+    </row>
+    <row r="377" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A377"/>
+      <c r="B377"/>
+      <c r="C377"/>
+      <c r="D377"/>
+      <c r="E377"/>
+      <c r="F377" s="23"/>
+    </row>
+    <row r="378" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A378"/>
+      <c r="B378"/>
+      <c r="C378"/>
+      <c r="D378"/>
+      <c r="E378"/>
+      <c r="F378" s="23"/>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A379"/>
+      <c r="B379"/>
+      <c r="C379"/>
+      <c r="D379"/>
+      <c r="E379"/>
+      <c r="F379" s="23"/>
+    </row>
+    <row r="380" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A380"/>
+      <c r="B380"/>
+      <c r="C380"/>
+      <c r="D380"/>
+      <c r="E380"/>
+      <c r="F380" s="23"/>
+    </row>
+    <row r="381" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A381"/>
+      <c r="B381"/>
+      <c r="C381"/>
+      <c r="D381"/>
+      <c r="E381"/>
+      <c r="F381" s="23"/>
+    </row>
+    <row r="382" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A382"/>
+      <c r="B382"/>
+      <c r="C382"/>
+      <c r="D382"/>
+      <c r="E382"/>
+      <c r="F382" s="23"/>
+    </row>
+    <row r="383" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A383"/>
+      <c r="B383"/>
+      <c r="C383"/>
+      <c r="D383"/>
+      <c r="E383"/>
+      <c r="F383" s="23"/>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A384"/>
+      <c r="B384"/>
+      <c r="C384"/>
+      <c r="D384"/>
+      <c r="E384"/>
+      <c r="F384" s="23"/>
+    </row>
+    <row r="385" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A385"/>
+      <c r="B385"/>
+      <c r="C385"/>
+      <c r="D385"/>
+      <c r="E385"/>
+      <c r="F385" s="23"/>
+    </row>
+    <row r="386" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A386"/>
+      <c r="B386"/>
+      <c r="C386"/>
+      <c r="D386"/>
+      <c r="E386"/>
+      <c r="F386" s="23"/>
+    </row>
+    <row r="387" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A387"/>
+      <c r="B387"/>
+      <c r="C387"/>
+      <c r="D387"/>
+      <c r="E387"/>
+      <c r="F387" s="23"/>
+    </row>
+    <row r="388" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A388"/>
+      <c r="B388"/>
+      <c r="C388"/>
+      <c r="D388"/>
+      <c r="E388"/>
+      <c r="F388" s="23"/>
+    </row>
+    <row r="389" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A389"/>
+      <c r="B389"/>
+      <c r="C389"/>
+      <c r="D389"/>
+      <c r="E389"/>
+      <c r="F389" s="23"/>
+    </row>
+    <row r="390" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A390"/>
+      <c r="B390"/>
+      <c r="C390"/>
+      <c r="D390"/>
+      <c r="E390"/>
+      <c r="F390" s="23"/>
+    </row>
+    <row r="391" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A391"/>
+      <c r="B391"/>
+      <c r="C391"/>
+      <c r="D391"/>
+      <c r="E391"/>
+      <c r="F391" s="23"/>
+    </row>
+    <row r="392" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A392"/>
+      <c r="B392"/>
+      <c r="C392"/>
+      <c r="D392"/>
+      <c r="E392"/>
+      <c r="F392" s="23"/>
+    </row>
+    <row r="393" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A393"/>
+      <c r="B393"/>
+      <c r="C393"/>
+      <c r="D393"/>
+      <c r="E393"/>
+      <c r="F393" s="23"/>
+    </row>
+    <row r="394" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A394"/>
+      <c r="B394"/>
+      <c r="C394"/>
+      <c r="D394"/>
+      <c r="E394"/>
+      <c r="F394" s="23"/>
+    </row>
+    <row r="395" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A395"/>
+      <c r="B395"/>
+      <c r="C395"/>
+      <c r="D395"/>
+      <c r="E395"/>
+      <c r="F395" s="23"/>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A396"/>
+      <c r="B396"/>
+      <c r="C396"/>
+      <c r="D396"/>
+      <c r="E396"/>
+      <c r="F396" s="23"/>
+    </row>
+    <row r="397" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A397"/>
+      <c r="B397"/>
+      <c r="C397"/>
+      <c r="D397"/>
+      <c r="E397"/>
+      <c r="F397" s="23"/>
+    </row>
+    <row r="398" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A398"/>
+      <c r="B398"/>
+      <c r="C398"/>
+      <c r="D398"/>
+      <c r="E398"/>
+      <c r="F398" s="23"/>
+    </row>
+    <row r="399" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A399"/>
+      <c r="B399"/>
+      <c r="C399"/>
+      <c r="D399"/>
+      <c r="E399"/>
+      <c r="F399" s="23"/>
+    </row>
+    <row r="400" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A400"/>
+      <c r="B400"/>
+      <c r="C400"/>
+      <c r="D400"/>
+      <c r="E400"/>
+      <c r="F400" s="23"/>
+    </row>
+    <row r="401" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A401"/>
+      <c r="B401"/>
+      <c r="C401"/>
+      <c r="D401"/>
+      <c r="E401"/>
+      <c r="F401" s="23"/>
+    </row>
+    <row r="402" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A402"/>
+      <c r="B402"/>
+      <c r="C402"/>
+      <c r="D402"/>
+      <c r="E402"/>
+      <c r="F402" s="23"/>
+    </row>
+    <row r="403" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A403"/>
+      <c r="B403"/>
+      <c r="C403"/>
+      <c r="D403"/>
+      <c r="E403"/>
+      <c r="F403" s="23"/>
+    </row>
+    <row r="404" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A404"/>
+      <c r="B404"/>
+      <c r="C404"/>
+      <c r="D404"/>
+      <c r="E404"/>
+      <c r="F404" s="23"/>
+    </row>
+    <row r="405" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A405"/>
+      <c r="B405"/>
+      <c r="C405"/>
+      <c r="D405"/>
+      <c r="E405"/>
+      <c r="F405" s="23"/>
+    </row>
+    <row r="406" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A406"/>
+      <c r="B406"/>
+      <c r="C406"/>
+      <c r="D406"/>
+      <c r="E406"/>
+      <c r="F406" s="23"/>
+    </row>
+    <row r="407" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A407"/>
+      <c r="B407"/>
+      <c r="C407"/>
+      <c r="D407"/>
+      <c r="E407"/>
+      <c r="F407" s="23"/>
+    </row>
+    <row r="408" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A408"/>
+      <c r="B408"/>
+      <c r="C408"/>
+      <c r="D408"/>
+      <c r="E408"/>
+      <c r="F408" s="23"/>
+    </row>
+    <row r="409" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A409"/>
+      <c r="B409"/>
+      <c r="C409"/>
+      <c r="D409"/>
+      <c r="E409"/>
+      <c r="F409" s="23"/>
+    </row>
+    <row r="410" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A410"/>
+      <c r="B410"/>
+      <c r="C410"/>
+      <c r="D410"/>
+      <c r="E410"/>
+      <c r="F410" s="23"/>
+    </row>
+    <row r="411" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A411"/>
+      <c r="B411"/>
+      <c r="C411"/>
+      <c r="D411"/>
+      <c r="E411"/>
+      <c r="F411" s="23"/>
+    </row>
+    <row r="412" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A412"/>
+      <c r="B412"/>
+      <c r="C412"/>
+      <c r="D412"/>
+      <c r="E412"/>
+      <c r="F412" s="23"/>
+    </row>
+    <row r="413" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A413"/>
+      <c r="B413"/>
+      <c r="C413"/>
+      <c r="D413"/>
+      <c r="E413"/>
+      <c r="F413" s="23"/>
+    </row>
+    <row r="414" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A414"/>
+      <c r="B414"/>
+      <c r="C414"/>
+      <c r="D414"/>
+      <c r="E414"/>
+      <c r="F414" s="23"/>
+    </row>
+    <row r="415" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A415"/>
+      <c r="B415"/>
+      <c r="C415"/>
+      <c r="D415"/>
+      <c r="E415"/>
+      <c r="F415" s="23"/>
+    </row>
+    <row r="416" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A416"/>
+      <c r="B416"/>
+      <c r="C416"/>
+      <c r="D416"/>
+      <c r="E416"/>
+      <c r="F416" s="23"/>
+    </row>
+    <row r="417" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A417"/>
+      <c r="B417"/>
+      <c r="C417"/>
+      <c r="D417"/>
+      <c r="E417"/>
+      <c r="F417" s="23"/>
+    </row>
+    <row r="418" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A418"/>
+      <c r="B418"/>
+      <c r="C418"/>
+      <c r="D418"/>
+      <c r="E418"/>
+      <c r="F418" s="23"/>
+    </row>
+    <row r="419" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A419"/>
+      <c r="B419"/>
+      <c r="C419"/>
+      <c r="D419"/>
+      <c r="E419"/>
+      <c r="F419" s="23"/>
+    </row>
+    <row r="420" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A420"/>
+      <c r="B420"/>
+      <c r="C420"/>
+      <c r="D420"/>
+      <c r="E420"/>
+      <c r="F420" s="23"/>
+    </row>
+    <row r="421" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A421"/>
+      <c r="B421"/>
+      <c r="C421"/>
+      <c r="D421"/>
+      <c r="E421"/>
+      <c r="F421" s="23"/>
+    </row>
+    <row r="422" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A422"/>
+      <c r="B422"/>
+      <c r="C422"/>
+      <c r="D422"/>
+      <c r="E422"/>
+      <c r="F422" s="23"/>
+    </row>
+    <row r="423" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A423"/>
+      <c r="B423"/>
+      <c r="C423"/>
+      <c r="D423"/>
+      <c r="E423"/>
+      <c r="F423" s="23"/>
+    </row>
+    <row r="424" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A424"/>
+      <c r="B424"/>
+      <c r="C424"/>
+      <c r="D424"/>
+      <c r="E424"/>
+      <c r="F424" s="23"/>
+    </row>
+    <row r="425" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A425"/>
+      <c r="B425"/>
+      <c r="C425"/>
+      <c r="D425"/>
+      <c r="E425"/>
+      <c r="F425" s="23"/>
+    </row>
+    <row r="426" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A426"/>
+      <c r="B426"/>
+      <c r="C426"/>
+      <c r="D426"/>
+      <c r="E426"/>
+      <c r="F426" s="23"/>
+    </row>
+    <row r="427" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A427"/>
+      <c r="B427"/>
+      <c r="C427"/>
+      <c r="D427"/>
+      <c r="E427"/>
+      <c r="F427" s="23"/>
+    </row>
+    <row r="428" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A428"/>
+      <c r="B428"/>
+      <c r="C428"/>
+      <c r="D428"/>
+      <c r="E428"/>
+      <c r="F428" s="23"/>
+    </row>
+    <row r="429" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A429"/>
+      <c r="B429"/>
+      <c r="C429"/>
+      <c r="D429"/>
+      <c r="E429"/>
+      <c r="F429" s="23"/>
+    </row>
+    <row r="430" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A430"/>
+      <c r="B430"/>
+      <c r="C430"/>
+      <c r="D430"/>
+      <c r="E430"/>
+      <c r="F430" s="23"/>
+    </row>
+    <row r="431" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A431"/>
+      <c r="B431"/>
+      <c r="C431"/>
+      <c r="D431"/>
+      <c r="E431"/>
+      <c r="F431" s="23"/>
+    </row>
+    <row r="432" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A432"/>
+      <c r="B432"/>
+      <c r="C432"/>
+      <c r="D432"/>
+      <c r="E432"/>
+      <c r="F432" s="23"/>
+    </row>
+    <row r="433" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A433"/>
+      <c r="B433"/>
+      <c r="C433"/>
+      <c r="D433"/>
+      <c r="E433"/>
+      <c r="F433" s="23"/>
+    </row>
+    <row r="434" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A434"/>
+      <c r="B434"/>
+      <c r="C434"/>
+      <c r="D434"/>
+      <c r="E434"/>
+      <c r="F434" s="23"/>
+    </row>
+    <row r="435" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A435"/>
+      <c r="B435"/>
+      <c r="C435"/>
+      <c r="D435"/>
+      <c r="E435"/>
+      <c r="F435" s="23"/>
+    </row>
+    <row r="436" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A436"/>
+      <c r="B436"/>
+      <c r="C436"/>
+      <c r="D436"/>
+      <c r="E436"/>
+      <c r="F436" s="23"/>
+    </row>
+    <row r="437" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A437"/>
+      <c r="B437"/>
+      <c r="C437"/>
+      <c r="D437"/>
+      <c r="E437"/>
+      <c r="F437" s="23"/>
+    </row>
+    <row r="438" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A438"/>
+      <c r="B438"/>
+      <c r="C438"/>
+      <c r="D438"/>
+      <c r="E438"/>
+      <c r="F438" s="23"/>
+    </row>
+    <row r="439" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A439"/>
+      <c r="B439"/>
+      <c r="C439"/>
+      <c r="D439"/>
+      <c r="E439"/>
+      <c r="F439" s="23"/>
+    </row>
+    <row r="440" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A440"/>
+      <c r="B440"/>
+      <c r="C440"/>
+      <c r="D440"/>
+      <c r="E440"/>
+      <c r="F440" s="23"/>
+    </row>
+    <row r="441" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A441"/>
+      <c r="B441"/>
+      <c r="C441"/>
+      <c r="D441"/>
+      <c r="E441"/>
+      <c r="F441" s="23"/>
+    </row>
+    <row r="442" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A442"/>
+      <c r="B442"/>
+      <c r="C442"/>
+      <c r="D442"/>
+      <c r="E442"/>
+      <c r="F442" s="23"/>
+    </row>
+    <row r="443" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A443"/>
+      <c r="B443"/>
+      <c r="C443"/>
+      <c r="D443"/>
+      <c r="E443"/>
+      <c r="F443" s="23"/>
+    </row>
+    <row r="444" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A444"/>
+      <c r="B444"/>
+      <c r="C444"/>
+      <c r="D444"/>
+      <c r="E444"/>
+      <c r="F444" s="23"/>
+    </row>
+    <row r="445" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A445"/>
+      <c r="B445"/>
+      <c r="C445"/>
+      <c r="D445"/>
+      <c r="E445"/>
+      <c r="F445" s="23"/>
+    </row>
+    <row r="446" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A446"/>
+      <c r="B446"/>
+      <c r="C446"/>
+      <c r="D446"/>
+      <c r="E446"/>
+      <c r="F446" s="23"/>
+    </row>
+    <row r="447" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A447"/>
+      <c r="B447"/>
+      <c r="C447"/>
+      <c r="D447"/>
+      <c r="E447"/>
+      <c r="F447" s="23"/>
+    </row>
+    <row r="448" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A448"/>
+      <c r="B448"/>
+      <c r="C448"/>
+      <c r="D448"/>
+      <c r="E448"/>
+      <c r="F448" s="23"/>
+    </row>
+    <row r="449" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A449"/>
+      <c r="B449"/>
+      <c r="C449"/>
+      <c r="D449"/>
+      <c r="E449"/>
+      <c r="F449" s="23"/>
+    </row>
+    <row r="450" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A450"/>
+      <c r="B450"/>
+      <c r="C450"/>
+      <c r="D450"/>
+      <c r="E450"/>
+      <c r="F450" s="23"/>
+    </row>
+    <row r="451" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A451"/>
+      <c r="B451"/>
+      <c r="C451"/>
+      <c r="D451"/>
+      <c r="E451"/>
+      <c r="F451" s="23"/>
+    </row>
+    <row r="452" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A452"/>
+      <c r="B452"/>
+      <c r="C452"/>
+      <c r="D452"/>
+      <c r="E452"/>
+      <c r="F452" s="23"/>
+    </row>
+    <row r="453" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A453"/>
+      <c r="B453"/>
+      <c r="C453"/>
+      <c r="D453"/>
+      <c r="E453"/>
+      <c r="F453" s="23"/>
+    </row>
+    <row r="454" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A454"/>
+      <c r="B454"/>
+      <c r="C454"/>
+      <c r="D454"/>
+      <c r="E454"/>
+      <c r="F454" s="23"/>
+    </row>
+    <row r="455" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A455"/>
+      <c r="B455"/>
+      <c r="C455"/>
+      <c r="D455"/>
+      <c r="E455"/>
+      <c r="F455" s="23"/>
+    </row>
+    <row r="456" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A456"/>
+      <c r="B456"/>
+      <c r="C456"/>
+      <c r="D456"/>
+      <c r="E456"/>
+      <c r="F456" s="23"/>
+    </row>
+    <row r="457" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A457"/>
+      <c r="B457"/>
+      <c r="C457"/>
+      <c r="D457"/>
+      <c r="E457"/>
+      <c r="F457" s="23"/>
+    </row>
+    <row r="458" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A458"/>
+      <c r="B458"/>
+      <c r="C458"/>
+      <c r="D458"/>
+      <c r="E458"/>
+      <c r="F458" s="23"/>
+    </row>
+    <row r="459" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A459"/>
+      <c r="B459"/>
+      <c r="C459"/>
+      <c r="D459"/>
+      <c r="E459"/>
+      <c r="F459" s="23"/>
+    </row>
+    <row r="460" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A460"/>
+      <c r="B460"/>
+      <c r="C460"/>
+      <c r="D460"/>
+      <c r="E460"/>
+      <c r="F460" s="23"/>
+    </row>
+    <row r="461" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A461"/>
+      <c r="B461"/>
+      <c r="C461"/>
+      <c r="D461"/>
+      <c r="E461"/>
+      <c r="F461" s="23"/>
+    </row>
+    <row r="462" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A462"/>
+      <c r="B462"/>
+      <c r="C462"/>
+      <c r="D462"/>
+      <c r="E462"/>
+      <c r="F462" s="23"/>
+    </row>
+    <row r="463" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A463"/>
+      <c r="B463"/>
+      <c r="C463"/>
+      <c r="D463"/>
+      <c r="E463"/>
+      <c r="F463" s="23"/>
+    </row>
+    <row r="464" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A464"/>
+      <c r="B464"/>
+      <c r="C464"/>
+      <c r="D464"/>
+      <c r="E464"/>
+      <c r="F464" s="23"/>
+    </row>
+    <row r="465" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A465"/>
+      <c r="B465"/>
+      <c r="C465"/>
+      <c r="D465"/>
+      <c r="E465"/>
+      <c r="F465" s="23"/>
+    </row>
+    <row r="466" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A466"/>
+      <c r="B466"/>
+      <c r="C466"/>
+      <c r="D466"/>
+      <c r="E466"/>
+      <c r="F466" s="23"/>
+    </row>
+    <row r="467" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A467"/>
+      <c r="B467"/>
+      <c r="C467"/>
+      <c r="D467"/>
+      <c r="E467"/>
+      <c r="F467" s="23"/>
+    </row>
+    <row r="468" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A468"/>
+      <c r="B468"/>
+      <c r="C468"/>
+      <c r="D468"/>
+      <c r="E468"/>
+      <c r="F468" s="23"/>
+    </row>
+    <row r="469" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A469"/>
+      <c r="B469"/>
+      <c r="C469"/>
+      <c r="D469"/>
+      <c r="E469"/>
+      <c r="F469" s="23"/>
+    </row>
+    <row r="470" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A470"/>
+      <c r="B470"/>
+      <c r="C470"/>
+      <c r="D470"/>
+      <c r="E470"/>
+      <c r="F470" s="23"/>
+    </row>
+    <row r="471" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A471"/>
+      <c r="B471"/>
+      <c r="C471"/>
+      <c r="D471"/>
+      <c r="E471"/>
+      <c r="F471" s="23"/>
+    </row>
+    <row r="472" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A472"/>
+      <c r="B472"/>
+      <c r="C472"/>
+      <c r="D472"/>
+      <c r="E472"/>
+      <c r="F472" s="23"/>
+    </row>
+    <row r="473" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A473"/>
+      <c r="B473"/>
+      <c r="C473"/>
+      <c r="D473"/>
+      <c r="E473"/>
+      <c r="F473" s="23"/>
+    </row>
+    <row r="474" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A474"/>
+      <c r="B474"/>
+      <c r="C474"/>
+      <c r="D474"/>
+      <c r="E474"/>
+      <c r="F474" s="23"/>
+    </row>
+    <row r="475" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A475"/>
+      <c r="B475"/>
+      <c r="C475"/>
+      <c r="D475"/>
+      <c r="E475"/>
+      <c r="F475" s="23"/>
+    </row>
+    <row r="476" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A476"/>
+      <c r="B476"/>
+      <c r="C476"/>
+      <c r="D476"/>
+      <c r="E476"/>
+      <c r="F476" s="23"/>
+    </row>
+    <row r="477" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A477"/>
+      <c r="B477"/>
+      <c r="C477"/>
+      <c r="D477"/>
+      <c r="E477"/>
+      <c r="F477" s="23"/>
+    </row>
+    <row r="478" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A478"/>
+      <c r="B478"/>
+      <c r="C478"/>
+      <c r="D478"/>
+      <c r="E478"/>
+      <c r="F478" s="23"/>
+    </row>
+    <row r="479" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A479"/>
+      <c r="B479"/>
+      <c r="C479"/>
+      <c r="D479"/>
+      <c r="E479"/>
+      <c r="F479" s="23"/>
+    </row>
+    <row r="480" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A480"/>
+      <c r="B480"/>
+      <c r="C480"/>
+      <c r="D480"/>
+      <c r="E480"/>
+      <c r="F480" s="23"/>
+    </row>
+    <row r="481" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A481"/>
+      <c r="B481"/>
+      <c r="C481"/>
+      <c r="D481"/>
+      <c r="E481"/>
+      <c r="F481" s="23"/>
+    </row>
+    <row r="482" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A482"/>
+      <c r="B482"/>
+      <c r="C482"/>
+      <c r="D482"/>
+      <c r="E482"/>
+      <c r="F482" s="23"/>
+    </row>
+    <row r="483" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A483"/>
+      <c r="B483"/>
+      <c r="C483"/>
+      <c r="D483"/>
+      <c r="E483"/>
+      <c r="F483" s="23"/>
+    </row>
+    <row r="484" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A484"/>
+      <c r="B484"/>
+      <c r="C484"/>
+      <c r="D484"/>
+      <c r="E484"/>
+      <c r="F484" s="23"/>
+    </row>
+    <row r="485" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A485"/>
+      <c r="B485"/>
+      <c r="C485"/>
+      <c r="D485"/>
+      <c r="E485"/>
+      <c r="F485" s="23"/>
+    </row>
+    <row r="486" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A486"/>
+      <c r="B486"/>
+      <c r="C486"/>
+      <c r="D486"/>
+      <c r="E486"/>
+      <c r="F486" s="23"/>
+    </row>
+    <row r="487" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A487"/>
+      <c r="B487"/>
+      <c r="C487"/>
+      <c r="D487"/>
+      <c r="E487"/>
+      <c r="F487" s="23"/>
+    </row>
+    <row r="488" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A488"/>
+      <c r="B488"/>
+      <c r="C488"/>
+      <c r="D488"/>
+      <c r="E488"/>
+      <c r="F488" s="23"/>
+    </row>
+    <row r="489" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A489"/>
+      <c r="B489"/>
+      <c r="C489"/>
+      <c r="D489"/>
+      <c r="E489"/>
+      <c r="F489" s="23"/>
+    </row>
+    <row r="490" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A490"/>
+      <c r="B490"/>
+      <c r="C490"/>
+      <c r="D490"/>
+      <c r="E490"/>
+      <c r="F490" s="23"/>
+    </row>
+    <row r="491" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A491"/>
+      <c r="B491"/>
+      <c r="C491"/>
+      <c r="D491"/>
+      <c r="E491"/>
+      <c r="F491" s="23"/>
+    </row>
+    <row r="492" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A492"/>
+      <c r="B492"/>
+      <c r="C492"/>
+      <c r="D492"/>
+      <c r="E492"/>
+      <c r="F492" s="23"/>
+    </row>
+    <row r="493" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A493"/>
+      <c r="B493"/>
+      <c r="C493"/>
+      <c r="D493"/>
+      <c r="E493"/>
+      <c r="F493" s="23"/>
+    </row>
+    <row r="494" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A494"/>
+      <c r="B494"/>
+      <c r="C494"/>
+      <c r="D494"/>
+      <c r="E494"/>
+      <c r="F494" s="23"/>
+    </row>
+    <row r="495" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A495"/>
+      <c r="B495"/>
+      <c r="C495"/>
+      <c r="D495"/>
+      <c r="E495"/>
+      <c r="F495" s="23"/>
+    </row>
+    <row r="496" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A496"/>
+      <c r="B496"/>
+      <c r="C496"/>
+      <c r="D496"/>
+      <c r="E496"/>
+      <c r="F496" s="23"/>
+    </row>
+    <row r="497" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A497"/>
+      <c r="B497"/>
+      <c r="C497"/>
+      <c r="D497"/>
+      <c r="E497"/>
+      <c r="F497" s="23"/>
+    </row>
+    <row r="498" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A498"/>
+      <c r="B498"/>
+      <c r="C498"/>
+      <c r="D498"/>
+      <c r="E498"/>
+      <c r="F498" s="23"/>
+    </row>
+    <row r="499" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A499"/>
+      <c r="B499"/>
+      <c r="C499"/>
+      <c r="D499"/>
+      <c r="E499"/>
+      <c r="F499" s="23"/>
+    </row>
+    <row r="500" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A500"/>
+      <c r="B500"/>
+      <c r="C500"/>
+      <c r="D500"/>
+      <c r="E500"/>
+      <c r="F500" s="23"/>
+    </row>
+    <row r="501" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A501"/>
+      <c r="B501"/>
+      <c r="C501"/>
+      <c r="D501"/>
+      <c r="E501"/>
+      <c r="F501" s="23"/>
+    </row>
+    <row r="502" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A502"/>
+      <c r="B502"/>
+      <c r="C502"/>
+      <c r="D502"/>
+      <c r="E502"/>
+      <c r="F502" s="23"/>
+    </row>
+    <row r="503" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A503"/>
+      <c r="B503"/>
+      <c r="C503"/>
+      <c r="D503"/>
+      <c r="E503"/>
+      <c r="F503" s="23"/>
+    </row>
+    <row r="504" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A504"/>
+      <c r="B504"/>
+      <c r="C504"/>
+      <c r="D504"/>
+      <c r="E504"/>
+      <c r="F504" s="23"/>
+    </row>
+    <row r="505" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A505"/>
+      <c r="B505"/>
+      <c r="C505"/>
+      <c r="D505"/>
+      <c r="E505"/>
+      <c r="F505" s="23"/>
+    </row>
+    <row r="506" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A506"/>
+      <c r="B506"/>
+      <c r="C506"/>
+      <c r="D506"/>
+      <c r="E506"/>
+      <c r="F506" s="23"/>
+    </row>
+    <row r="507" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A507"/>
+      <c r="B507"/>
+      <c r="C507"/>
+      <c r="D507"/>
+      <c r="E507"/>
+      <c r="F507" s="23"/>
+    </row>
+    <row r="508" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A508"/>
+      <c r="B508"/>
+      <c r="C508"/>
+      <c r="D508"/>
+      <c r="E508"/>
+      <c r="F508" s="23"/>
+    </row>
+    <row r="509" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A509"/>
+      <c r="B509"/>
+      <c r="C509"/>
+      <c r="D509"/>
+      <c r="E509"/>
+      <c r="F509" s="23"/>
+    </row>
+    <row r="510" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A510"/>
+      <c r="B510"/>
+      <c r="C510"/>
+      <c r="D510"/>
+      <c r="E510"/>
+      <c r="F510" s="23"/>
+    </row>
+    <row r="511" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A511"/>
+      <c r="B511"/>
+      <c r="C511"/>
+      <c r="D511"/>
+      <c r="E511"/>
+      <c r="F511" s="23"/>
+    </row>
+    <row r="512" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A512"/>
+      <c r="B512"/>
+      <c r="C512"/>
+      <c r="D512"/>
+      <c r="E512"/>
+      <c r="F512" s="23"/>
+    </row>
+    <row r="513" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A513" s="2"/>
+      <c r="B513" s="2"/>
+      <c r="C513" s="2"/>
+      <c r="D513" s="2"/>
+      <c r="E513" s="2"/>
+      <c r="F513" s="22"/>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C3" r:id="rId1" display="https://www.oakstsurgery.co.uk/" xr:uid="{EAF08626-5F6E-48FB-9E3B-406CCD6C1461}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
-</file>
-[...324 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jonathan Bannister (HEIW)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>