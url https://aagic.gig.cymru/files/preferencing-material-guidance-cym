--- v0 (2025-12-07)
+++ v1 (2026-05-25)
@@ -7,161 +7,135 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3059DD3E" w14:textId="77777777" w:rsidR="00720395" w:rsidRDefault="00720395" w:rsidP="003900C7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C1E8700" w14:textId="77777777" w:rsidR="00720395" w:rsidRDefault="00720395" w:rsidP="003900C7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DCA6FB7" w14:textId="32B3E827" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
+    <w:p w14:paraId="4A2C9C39" w14:textId="716D6209" w:rsidR="003900C7" w:rsidRDefault="003900C7" w:rsidP="005D0E7D">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:bidi="cy-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proses </w:t>
       </w:r>
       <w:r w:rsidR="006B4A1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:bidi="cy-GB"/>
         </w:rPr>
         <w:t>Dewis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:bidi="cy-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Lleol – CYNNWYS I’W GYFLWYNO AR GYFER DEWIS LLEOL ERBYN </w:t>
-[...9 lines deleted...]
-        <w:t>24/05/2024</w:t>
+        <w:t xml:space="preserve"> Lleol – CYNNWYS I’W GYFLWYNO AR GYFER DEWIS LLEOL </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2C9C39" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="003900C7">
+    <w:p w14:paraId="5CD208E0" w14:textId="77777777" w:rsidR="00153390" w:rsidRPr="00184266" w:rsidRDefault="00153390" w:rsidP="005D0E7D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52C90888" w14:textId="642D9CFD" w:rsidR="003900C7" w:rsidRDefault="003900C7" w:rsidP="00613CCF">
+    <w:p w14:paraId="52C90888" w14:textId="00AB50BF" w:rsidR="003900C7" w:rsidRDefault="003900C7" w:rsidP="00613CCF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="cy-GB"/>
         </w:rPr>
-        <w:t>Fel y gwyddoch, rydym wedi cynllunio ffenestr ddewis leol ar gyfer proses dyrannu lleol y DFT rhwng</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> a 21ain Mehefin er mwyn i Ddein</w:t>
+        <w:t>Fel y gwyddoch, rydym wedi cynllunio ffenestr ddewis leol ar gyfer proses dyrannu mwyn i Ddein</w:t>
       </w:r>
       <w:r w:rsidR="006B4A1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="cy-GB"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">yddion Sylfaen (FDs) wneud eu dewisiadau </w:t>
       </w:r>
       <w:r w:rsidR="006B4A1C">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:bidi="cy-GB"/>
         </w:rPr>
         <w:t>practis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1689,69 +1663,58 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F4A86CC" w14:textId="75840F11" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Gall </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006B4A1C">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
               </w:rPr>
-              <w:t>Gorychwylwyr</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Addysgol</w:t>
+              <w:t>Gorychwylwyr Addysgol</w:t>
             </w:r>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> anfon cyflwyniad gyda'r awgrymiadau cynnwys canlynol:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3921FE86" w14:textId="77777777" w:rsidR="003900C7" w:rsidRPr="00184266" w:rsidRDefault="003900C7" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -2035,78 +1998,80 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184266">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Arbed cyflwyniad fel arfer.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56B7549E" w14:textId="77777777" w:rsidR="00CB164F" w:rsidRDefault="00CB164F" w:rsidP="00CB164F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78831E9F" w14:textId="24638697" w:rsidR="00CB164F" w:rsidRDefault="00CB164F" w:rsidP="00CB164F">
+          <w:p w14:paraId="78831E9F" w14:textId="24638697" w:rsidR="00CB164F" w:rsidRPr="005D0E7D" w:rsidRDefault="00CB164F" w:rsidP="00CB164F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Unwaith y byddwch wedi cwblhau eich PowerPoint cyn ei anfon, troswch hwn i ffeil MP4.  Gellir gwneud hyn trwy:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A034CD3" w14:textId="77777777" w:rsidR="00CB164F" w:rsidRDefault="00CB164F" w:rsidP="00CB164F">
+          <w:p w14:paraId="3A034CD3" w14:textId="77777777" w:rsidR="00CB164F" w:rsidRPr="005D0E7D" w:rsidRDefault="00CB164F" w:rsidP="00CB164F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="cy-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="026121AA" w14:textId="4884C7C5" w:rsidR="00CB164F" w:rsidRPr="00CB164F" w:rsidRDefault="004D0952" w:rsidP="00CB164F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Pan fyddwch chi yn PowerPoint - cliciwch ffeil - Allforio - Creu fideo - newidiwch yr eiliadau a dreulir ar bob sleid i tua 10:00 dim ond i ganiatáu amser i'r ymgeisydd ystyried y cynnwys - crëwch fideo.  Dylai hyn greu ffeil MP4 sy'n agor yn chwaraewr Microsoft Windows.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2131,59 +2096,59 @@
                 <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Sut i greu deunydd gan ddefnyddio YouTube.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7915" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="026863DD" w14:textId="7374079A" w:rsidR="00702F3D" w:rsidRDefault="0071171A" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
               </w:rPr>
               <w:t>Cliciwch ar y ddolen isod i ddysgu sut i ychwanegu eich cyflwyniad PowerPoint at eich dolen YouTube.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B884738" w14:textId="2F0C5876" w:rsidR="0071171A" w:rsidRPr="00184266" w:rsidRDefault="003F2509" w:rsidP="006A1A55">
+          <w:p w14:paraId="4B884738" w14:textId="2F0C5876" w:rsidR="0071171A" w:rsidRPr="00184266" w:rsidRDefault="0071171A" w:rsidP="006A1A55">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="0071171A" w:rsidRPr="00776B82">
+              <w:r w:rsidRPr="00776B82">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
                 </w:rPr>
                 <w:t>https://youtu.be/HkiifH6gYcY?si=K2lkEk-OQtLN3ofN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005F3550">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> neu </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r w:rsidR="005F3550">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="cy-GB" w:bidi="cy-GB"/>
                 </w:rPr>
                 <w:t>uwchlwythwch fideos YouTube - Android - Cymorth YouTube (google.com)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2280,169 +2245,168 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E7C109F" w14:textId="102AC000" w:rsidR="005C6C98" w:rsidRPr="00DE59DB" w:rsidRDefault="003900C7" w:rsidP="00DE59DB">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="cy-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Os oes gennych unrhyw ymholiadau ynglŷn â chyflwyno deunydd, cysylltwch â Gabrielle Lloyd </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00184266">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:bidi="cy-GB"/>
           </w:rPr>
           <w:t>Gabrielle.Lloyd@wales.nhs.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00184266">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="cy-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005C6C98" w:rsidRPr="00DE59DB" w:rsidSect="005565C5">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="2211" w:right="567" w:bottom="1247" w:left="567" w:header="567" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6787D890" w14:textId="77777777" w:rsidR="005565C5" w:rsidRDefault="005565C5" w:rsidP="00B77ACA">
+    <w:p w14:paraId="5CD8CEDA" w14:textId="77777777" w:rsidR="00680959" w:rsidRDefault="00680959" w:rsidP="00B77ACA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51D217C4" w14:textId="77777777" w:rsidR="005565C5" w:rsidRDefault="005565C5" w:rsidP="00B77ACA">
+    <w:p w14:paraId="6451DDB1" w14:textId="77777777" w:rsidR="00680959" w:rsidRDefault="00680959" w:rsidP="00B77ACA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="40274067" w14:textId="2C91FF3A" w:rsidR="00575E6C" w:rsidRDefault="005C6C98" w:rsidP="00575E6C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4513"/>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="right" w:pos="10771"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="cy-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7B50E724" wp14:editId="5EA0944C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="bottomMargin">
             <wp:posOffset>-29100</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7555865" cy="1058404"/>
           <wp:effectExtent l="0" t="0" r="0" b="8890"/>
@@ -2481,70 +2445,70 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="166D9B26" w14:textId="77777777" w:rsidR="005565C5" w:rsidRDefault="005565C5" w:rsidP="00B77ACA">
+    <w:p w14:paraId="47ACE134" w14:textId="77777777" w:rsidR="00680959" w:rsidRDefault="00680959" w:rsidP="00B77ACA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B559C64" w14:textId="77777777" w:rsidR="005565C5" w:rsidRDefault="005565C5" w:rsidP="00B77ACA">
+    <w:p w14:paraId="4839475C" w14:textId="77777777" w:rsidR="00680959" w:rsidRDefault="00680959" w:rsidP="00B77ACA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3C40C30C" w14:textId="48306B71" w:rsidR="00B77ACA" w:rsidRDefault="00720395" w:rsidP="00575E6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:bidi="cy-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B89DFC" wp14:editId="7133B137">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-274320</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-384285</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7557135" cy="1400175"/>
           <wp:effectExtent l="0" t="0" r="5715" b="9525"/>
           <wp:wrapNone/>
           <wp:docPr id="81" name="Picture 81"/>
           <wp:cNvGraphicFramePr>
@@ -2586,51 +2550,51 @@
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="0071171A">
       <w:rPr>
         <w:lang w:bidi="cy-GB"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="268862D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12906BAC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2939,183 +2903,186 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1010789660">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="573047501">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="537275608">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B77ACA"/>
     <w:rsid w:val="000562F8"/>
     <w:rsid w:val="00076E7D"/>
     <w:rsid w:val="000C7F7C"/>
     <w:rsid w:val="00122C6E"/>
+    <w:rsid w:val="00153390"/>
     <w:rsid w:val="001879E8"/>
     <w:rsid w:val="001A0009"/>
     <w:rsid w:val="001A7F84"/>
     <w:rsid w:val="001D5FA5"/>
     <w:rsid w:val="00266651"/>
     <w:rsid w:val="002941E6"/>
     <w:rsid w:val="00301C78"/>
     <w:rsid w:val="00365F1B"/>
     <w:rsid w:val="003900C7"/>
     <w:rsid w:val="003F2509"/>
     <w:rsid w:val="004349EC"/>
     <w:rsid w:val="004532A4"/>
     <w:rsid w:val="00476E33"/>
     <w:rsid w:val="004D0952"/>
     <w:rsid w:val="004F7F66"/>
     <w:rsid w:val="005565C5"/>
     <w:rsid w:val="00574F43"/>
     <w:rsid w:val="00575E6C"/>
     <w:rsid w:val="005C6C98"/>
+    <w:rsid w:val="005D0E7D"/>
     <w:rsid w:val="005F3550"/>
     <w:rsid w:val="00607B9F"/>
     <w:rsid w:val="00613CCF"/>
     <w:rsid w:val="006276EF"/>
     <w:rsid w:val="00647945"/>
+    <w:rsid w:val="00680959"/>
     <w:rsid w:val="006941A3"/>
     <w:rsid w:val="006B31AD"/>
     <w:rsid w:val="006B4A1C"/>
     <w:rsid w:val="006C34B6"/>
     <w:rsid w:val="006F23B1"/>
     <w:rsid w:val="00702F3D"/>
     <w:rsid w:val="0071171A"/>
     <w:rsid w:val="00720395"/>
     <w:rsid w:val="007B0771"/>
     <w:rsid w:val="007C57E5"/>
     <w:rsid w:val="008966DF"/>
     <w:rsid w:val="008C6025"/>
     <w:rsid w:val="008F1134"/>
     <w:rsid w:val="008F2CEE"/>
     <w:rsid w:val="00907D02"/>
     <w:rsid w:val="00927F62"/>
     <w:rsid w:val="00945518"/>
     <w:rsid w:val="00987C8F"/>
     <w:rsid w:val="009A00D0"/>
     <w:rsid w:val="009D53C9"/>
     <w:rsid w:val="009F0A5F"/>
     <w:rsid w:val="00AF2C19"/>
     <w:rsid w:val="00B77ACA"/>
     <w:rsid w:val="00B92B8F"/>
     <w:rsid w:val="00B97B99"/>
     <w:rsid w:val="00BC7C5C"/>
     <w:rsid w:val="00BE29F8"/>
     <w:rsid w:val="00C0595C"/>
     <w:rsid w:val="00CB164F"/>
     <w:rsid w:val="00CC37E5"/>
     <w:rsid w:val="00CF1781"/>
     <w:rsid w:val="00D71381"/>
     <w:rsid w:val="00D944F9"/>
     <w:rsid w:val="00DA5B0A"/>
     <w:rsid w:val="00DE59DB"/>
     <w:rsid w:val="00E12E66"/>
     <w:rsid w:val="00E27C07"/>
     <w:rsid w:val="00E327AB"/>
     <w:rsid w:val="00E45A9F"/>
     <w:rsid w:val="00F24467"/>
+    <w:rsid w:val="00F402B8"/>
     <w:rsid w:val="06DF0778"/>
     <w:rsid w:val="238A9036"/>
     <w:rsid w:val="2C5C4771"/>
     <w:rsid w:val="352A0F4A"/>
     <w:rsid w:val="49CF6D19"/>
     <w:rsid w:val="4DDC88E5"/>
     <w:rsid w:val="576A42CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="14BDF739"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B3414960-2178-5F46-8D2D-0B59867FE81B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cy-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3722,51 +3689,51 @@
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0071171A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gabrielle.Lloyd@wales.nhs.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wetransfer.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.google.com/youtube/answer/57407?hl=en-GB&amp;co=GENIE.Platform%3DAndroid" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/HkiifH6gYcY?si=K2lkEk-OQtLN3ofN" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -4048,95 +4015,97 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7851c0be-5754-41d8-a5b6-40280dc68921" xmlns:ns3="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61dab55ce23b5bbef6d3bde3bb83fcb6" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C00DD860B5222E44A685423DF049926A" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d2fe691130c1b1723c7ae1d53f04471">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="7851c0be-5754-41d8-a5b6-40280dc68921" xmlns:ns3="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f38dcf98aa66d6fa500abb6e866d438d" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="7851c0be-5754-41d8-a5b6-40280dc68921"/>
     <xsd:import namespace="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7851c0be-5754-41d8-a5b6-40280dc68921" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="4" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="5" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="6" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="7" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -4153,50 +4122,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="10" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -4298,123 +4272,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8ebcefc1-bb15-4e07-9c90-590d96ce25a5" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7851c0be-5754-41d8-a5b6-40280dc68921">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{970252D8-053E-49CD-B29A-AFCAF3DFF935}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32602EE1-AC88-4692-B013-1C07883A8CD6}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="7851c0be-5754-41d8-a5b6-40280dc68921"/>
+    <ds:schemaRef ds:uri="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
-    <ds:schemaRef ds:uri="7851c0be-5754-41d8-a5b6-40280dc68921"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{335FA3DD-BE52-475C-A0E8-A528A8650166}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982ADDA7-AA9C-4427-8D08-2076DA0CA93D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{970252D8-053E-49CD-B29A-AFCAF3DFF935}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
     <ds:schemaRef ds:uri="7851c0be-5754-41d8-a5b6-40280dc68921"/>
-    <ds:schemaRef ds:uri="8ebcefc1-bb15-4e07-9c90-590d96ce25a5"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>613</Words>
-  <Characters>3497</Characters>
+  <Words>604</Words>
+  <Characters>3449</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>29</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4102</CharactersWithSpaces>
+  <CharactersWithSpaces>4045</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010022CE89B6A8A19741A99B7BA2775B2375</vt:lpwstr>
+    <vt:lpwstr>0x010100C00DD860B5222E44A685423DF049926A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>