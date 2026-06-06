--- v0 (2026-04-20)
+++ v1 (2026-06-06)
@@ -1,558 +1,12469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1484B9E7" w14:textId="1A87611F" w:rsidR="0029349C" w:rsidRDefault="0029349C"/>
-    <w:p w14:paraId="4085EAD7" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="56A59AFB" w14:textId="2A377C48" w:rsidR="0029349C" w:rsidRDefault="0029349C"/>
+    <w:p w14:paraId="0CDE37C4" w14:textId="193323DA" w:rsidR="00AA3360" w:rsidRDefault="007C5690" w:rsidP="007C5690">
       <w:pPr>
-        <w:rPr>
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...189 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-        <w:t>Cwestiynau Cyffredin (FAQs)</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cadw </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Meddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HEIW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD9630D" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="6DD86863" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Canllawiau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>waith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ychwanegol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1F4A9259" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mae’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>becyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gymorth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ystyried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gadael</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>proffesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>practisau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyflogi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – er </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mwyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>helpu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymarfer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clinigol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ddarparu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rhwng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>phedwar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wythnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADD1C6E" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mae’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cael</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mwy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyblygrwydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chymorth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>addysgol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nag </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>swydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>safonol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyflogedig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mae’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>darparu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cymorth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ariannol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>practis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyflogi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rôl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wahanol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rhan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fwyaf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>swyddi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rhan-amser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F984EFF" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mae’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ystyried</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ddifrifol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gadael</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, neu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wedi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gadael</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymarfer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oherwydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rhesymau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>personol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>megis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrifoldebau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gofalu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hiechyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hunain</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agáu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymddeoliad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; neu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>angen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mwy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyblygrwydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>naill</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ai o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neu y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymarfer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ddim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gallu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cael</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyblygrwydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>angen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arnynt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>swydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ran-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>amser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arferol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; ac</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">• </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>angen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>goruchwyliaeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>addysgol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ychwanegol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="711B7ED3" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gall </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bedair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wythnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ydynt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>llai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, gallant “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ychwanegu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyfanswm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bedair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dylai’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rhai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dymuno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymgymryd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> â </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mwy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clinigol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyflogedig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rheolaidd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bartner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymarfer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fyddent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gymwys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyfer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46DD5DF6" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wedi’i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fwriadu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gefnogi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ddisgyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clinigol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hefyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> addas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rhai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>swyddi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweinyddol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rheolaethol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>addysgol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hefyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dderbyniol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rôl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arbenigol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymuno</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>â’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> er </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mwyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynnal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sgiliau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356A8334" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwirfoddol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cael</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gynnwys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfanswm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52383DC0" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gwaith y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oriau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OOH):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Caniateir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>awr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y mis o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oriau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A5E31D" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gwaith </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>locwm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yn </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ystod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flwyddyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>olaf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>caniateir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wythnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyfartaledd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, neu 26 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6 mis) o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>locwm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ystod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ogystal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> â </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4106ACBF" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:pict w14:anchorId="186CC191">
+          <v:rect id="_x0000_i1031" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381DF3BA" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cwestiynau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cyffredin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FAQs)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701C0653" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ydw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wythnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allaf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>locwm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ystod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hefyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Gall cadwyr wneud hyd at 16 awr o OOH y mis ar ben eu sesiynau dyddol ar y cynllun.</w:t>
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allwch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tan y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>flwyddyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>olaf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Fel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terfyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pedair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>glinigol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wythnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B9E0DB" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="7E2BA399" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rwy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wythnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>allaf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gymryd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>swydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyflogedig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reolaidd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hefyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Nac ydy, y terfyn yw pedwar sesiwn clinigol GP yr wythnos i aros ar y cynllun.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gallwch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gallwch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>weithio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ddwy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ychwanegol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wythnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfanswm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bedair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyda’ch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiynau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F42A6B" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="6B3011C0" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ngwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arfarnwr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/AMD/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cyfarwyddwr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rhaglen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hyfforddi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tuag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pedair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wythnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Ydw, gallwch weithio hyd at ddwy sesiwn ychwanegol yr wythnos (gan gyfuno â’ch sesiynau cadw i wneud pedwar).</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ydy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clinigol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ystod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diffinnir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ofynnol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ôl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rheoliadau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyfraith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCT (neu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyfwerth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ymarfer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cyffredinol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Felly, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>disgrifiad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>swydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gofyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gofyniad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>statudol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCT (neu </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyfwerth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chaiff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130C2430" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="2E25E59E" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rwy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithio’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rhan-amser</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>carchar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfyngu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ymgysylltiad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>â’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        <w:t>Nac ydy, y gwaith unig sydd yn ‘cyfrif’ yw gwaith clinigol GP dyddol, a diffinir hyn fel gwaith sydd gan reoliadau neu’r gyfraith yn ei gwneud yn ofynnol i chi fod â CCT (neu gyfwerth) mewn Ymarfer Teulu. Felly, er bod eich penodiad swydd yn gofyn i chi fod yn GP, os nad oes gofyniad statudol i fod â CCT mewn GP (neu gyfwerth), ni fydd y gwaith yn cyfrif.</w:t>
+        <w:t xml:space="preserve">Mae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>carcharorion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wedi’u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cofrestru</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cael</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trin o dan y GIG, felly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rhaid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddygon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cymwys</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ac felly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ystyrir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>waith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rheolaidd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” (er </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ei</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arbenigol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiynau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddygaeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>carchardai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tuag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfanswm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bedair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D50CB2" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="7EE6A367" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rwy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yr </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wythnos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ysbyty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lleol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rhedeg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clinig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dermatoleg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tuag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiynau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Mae carcharorion yn cael eu cofrestru a’u trin o dan y GIG, felly mae’n rhaid i feddygon fod yn GP cymwys ac felly ystyrir hyn yn waith GP “rheolaidd” (er bod yn arbenigol). Bydd sesiynau a wneir mewn meddygaeth carchar yn cyfrif tuag at y cyfanswm o bedwar sesiwn.</w:t>
+        <w:t xml:space="preserve">Na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rydych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithredu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>arbenigwr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ysbyty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>angen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, felly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fath</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F54D88A" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="7117B1C8" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beth </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>am</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ganolfannau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Triniaeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Frys? </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yno’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Nac ydy, rydych yn gweithredu fel arbenigwr ysbyty, nid oes angen CCT GP arnoch felly ni fydd y gwaith hwn yn cyfrif.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ydy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, oni bai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bod </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oruchwyliaeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clinigydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ysbyty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e.e.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ymgynghorydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meddygaeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Frys, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>oherwydd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>byddai’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wasanaeth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ysbyty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ôl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diffiniad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6503F1BC" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="350C402A" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fyddai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preifat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tuag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>terfyn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bedair</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiwn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wyf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cynllun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Ydw, oni bai eich bod yn gweithio dan oruchwyliaeth clinigwr ysbyty e.e. Ymgynghorwr mewn Meddygaeth Brys, oherwydd fel y diffinnir byddai’n gwasanaeth ysbyty.</w:t>
+        <w:t xml:space="preserve">Pe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>baech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preifat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>byddai’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>baech</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwneud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwaith</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> iechyd </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>galwedigaethol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>preifat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neu, er </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>enghraifft</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>clwb</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rygbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fyddai’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gallai’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rolau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hynny</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gael</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyflawni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rywun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>feddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>teulu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635D9DB3" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="32066480" w14:textId="77777777" w:rsidR="007C5690" w:rsidRPr="007C5690" w:rsidRDefault="007C5690" w:rsidP="007C5690">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Rwy’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gweithio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>meddyg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gwirfoddol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mewn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lloches</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bobl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ddigartref</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yw’r</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sesiynau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hynny’n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cyfrif</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>Os ydych yn gweithio fel GP preifat, ydw, os ydych yn gwneud gwaith iechyd galwedigaethol preifat neu, er enghraifft, fel meddyg clwb rygbi, nid ydy, gan y gallai’r ddwy rôl gael eu gwneud gan berson nad yw’n GP.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nac</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ydy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C5690">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1977C528" w14:textId="77777777" w:rsidR="00D77C5A" w:rsidRPr="00D77C5A" w:rsidRDefault="00D77C5A" w:rsidP="00D77C5A">
+    <w:p w14:paraId="7FD08998" w14:textId="77777777" w:rsidR="0029349C" w:rsidRPr="00AC7A5F" w:rsidRDefault="0029349C">
       <w:pPr>
-        <w:numPr>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77C5A">
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7FD08998" w14:textId="77777777" w:rsidR="0029349C" w:rsidRDefault="0029349C"/>
-    <w:sectPr w:rsidR="0029349C">
+    <w:sectPr w:rsidR="0029349C" w:rsidRPr="00AC7A5F">
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="17F18DAE" w14:textId="77777777" w:rsidR="00024401" w:rsidRDefault="00024401" w:rsidP="008319A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="102AE00D" w14:textId="77777777" w:rsidR="00024401" w:rsidRDefault="00024401" w:rsidP="008319A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="29A26267" w14:textId="77777777" w:rsidR="00024401" w:rsidRDefault="00024401" w:rsidP="008319A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="565FDFEB" w14:textId="77777777" w:rsidR="00024401" w:rsidRDefault="00024401" w:rsidP="008319A8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DBE3D61" w14:textId="1394D9A5" w:rsidR="00EE430D" w:rsidRDefault="00EE430D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="506E463D" wp14:editId="0E52B54E">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-449580</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7517765" cy="2842719"/>
+          <wp:effectExtent l="0" t="0" r="6985" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Picture 4"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name=""/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect t="2185"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7517765" cy="2842719"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009331F1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3CBEC23C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
@@ -663,50 +12574,249 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B3856D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B4ACD298"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="373F2D26"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF92FB16"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45267CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB92251E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -775,51 +12885,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D7A1F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3401AC0"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -864,412 +12974,205 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...260 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1754469860">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="510218927">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1701659914">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1174146953">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1785229285">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="5" w16cid:durableId="1213427010">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0029349C"/>
+    <w:rsid w:val="00020327"/>
+    <w:rsid w:val="00024401"/>
+    <w:rsid w:val="00053A95"/>
     <w:rsid w:val="000578C7"/>
     <w:rsid w:val="000639BD"/>
-    <w:rsid w:val="000A13B0"/>
+    <w:rsid w:val="000A4D3A"/>
+    <w:rsid w:val="000D2161"/>
+    <w:rsid w:val="00121C74"/>
     <w:rsid w:val="00167FAE"/>
     <w:rsid w:val="00244B5C"/>
+    <w:rsid w:val="00262E61"/>
     <w:rsid w:val="0029349C"/>
+    <w:rsid w:val="00293ACF"/>
+    <w:rsid w:val="00331CF9"/>
+    <w:rsid w:val="003E182B"/>
     <w:rsid w:val="0041722D"/>
     <w:rsid w:val="00427A61"/>
+    <w:rsid w:val="00450D90"/>
     <w:rsid w:val="004E3911"/>
-    <w:rsid w:val="00792BDA"/>
+    <w:rsid w:val="00565681"/>
+    <w:rsid w:val="005D1F57"/>
+    <w:rsid w:val="005F7EFE"/>
+    <w:rsid w:val="00623E4C"/>
+    <w:rsid w:val="00657E51"/>
+    <w:rsid w:val="006A6435"/>
+    <w:rsid w:val="00764473"/>
     <w:rsid w:val="007B0486"/>
+    <w:rsid w:val="007C5690"/>
+    <w:rsid w:val="007F58CA"/>
+    <w:rsid w:val="00813EFC"/>
+    <w:rsid w:val="00821ADB"/>
+    <w:rsid w:val="008319A8"/>
     <w:rsid w:val="008325C3"/>
+    <w:rsid w:val="008D760A"/>
     <w:rsid w:val="008E4371"/>
+    <w:rsid w:val="009A5567"/>
     <w:rsid w:val="00A17540"/>
+    <w:rsid w:val="00A24002"/>
     <w:rsid w:val="00A27B38"/>
     <w:rsid w:val="00A67B4A"/>
+    <w:rsid w:val="00AA3360"/>
+    <w:rsid w:val="00AC088E"/>
+    <w:rsid w:val="00AC7A5F"/>
+    <w:rsid w:val="00AF4371"/>
+    <w:rsid w:val="00B17558"/>
+    <w:rsid w:val="00B17A5F"/>
+    <w:rsid w:val="00B217AD"/>
     <w:rsid w:val="00B31ADD"/>
+    <w:rsid w:val="00B51FB7"/>
     <w:rsid w:val="00BC1C88"/>
     <w:rsid w:val="00C141C8"/>
     <w:rsid w:val="00C23A4D"/>
+    <w:rsid w:val="00C25E11"/>
     <w:rsid w:val="00C413E5"/>
+    <w:rsid w:val="00C605AB"/>
+    <w:rsid w:val="00C62922"/>
     <w:rsid w:val="00C97CD7"/>
+    <w:rsid w:val="00CC265F"/>
     <w:rsid w:val="00CD4681"/>
     <w:rsid w:val="00D52C4D"/>
-    <w:rsid w:val="00D77C5A"/>
+    <w:rsid w:val="00D608BB"/>
+    <w:rsid w:val="00D63B03"/>
+    <w:rsid w:val="00DB171C"/>
     <w:rsid w:val="00DC5C3B"/>
-    <w:rsid w:val="00DC6EAD"/>
+    <w:rsid w:val="00DD33D5"/>
+    <w:rsid w:val="00DD6E0D"/>
+    <w:rsid w:val="00EB62CB"/>
+    <w:rsid w:val="00EE430D"/>
     <w:rsid w:val="00EF58E5"/>
+    <w:rsid w:val="00FF61C4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="216A3EE0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1D5BC47F-B433-47B6-BFAC-4D4BFCD37C26}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="cy-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1653,77 +13556,191 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0029349C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00020327"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00020327"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00020327"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00020327"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00020327"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008319A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008319A8"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008319A8"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008319A8"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="874003066">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1990,93 +14007,114 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...3 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="9ef96922-22b1-4c5a-a191-266165c5ccc2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2753745c-f58b-4e25-a707-33736c4d1cbb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100326658B0EC0F334BA57B5C4BF4FA95E3" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3205ffa2b8f2954a3373c0601bceda1a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2753745c-f58b-4e25-a707-33736c4d1cbb" xmlns:ns3="9ef96922-22b1-4c5a-a191-266165c5ccc2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b1dbecd3785eacf9ab06130007cc144a" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100326658B0EC0F334BA57B5C4BF4FA95E3" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="037b406a5f099db1bfa22dec4685f9e0">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="2753745c-f58b-4e25-a707-33736c4d1cbb" xmlns:ns3="9ef96922-22b1-4c5a-a191-266165c5ccc2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="999f8fc14c0539d96fb052e89282dd13" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="2753745c-f58b-4e25-a707-33736c4d1cbb"/>
     <xsd:import namespace="9ef96922-22b1-4c5a-a191-266165c5ccc2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="23" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="24" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2753745c-f58b-4e25-a707-33736c4d1cbb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="4" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="5" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="6" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="7" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
@@ -2085,50 +14123,60 @@
     <xsd:element name="MediaServiceGenerationTime" ma:index="10" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="11" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cefaef41-70dc-4075-804e-d4e4dbdaeee0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9ef96922-22b1-4c5a-a191-266165c5ccc2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -2229,117 +14277,119 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90857DEC-6425-4A6F-95CA-894C88ED8744}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9ef96922-22b1-4c5a-a191-266165c5ccc2"/>
+    <ds:schemaRef ds:uri="2753745c-f58b-4e25-a707-33736c4d1cbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F5EE814-3619-462E-9AF3-512DAB124FB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FD01954-C8DA-4D65-BCB4-0EA1B98F44F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A72B668-30F6-4DBB-8351-76988C06A330}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="2753745c-f58b-4e25-a707-33736c4d1cbb"/>
     <ds:schemaRef ds:uri="9ef96922-22b1-4c5a-a191-266165c5ccc2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>599</Words>
-  <Characters>3384</Characters>
+  <Words>692</Words>
+  <Characters>3951</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>338</Lines>
-  <Paragraphs>159</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3824</CharactersWithSpaces>
+  <CharactersWithSpaces>4634</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Peter Saul (HEIW)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100326658B0EC0F334BA57B5C4BF4FA95E3</vt:lpwstr>
   </property>